--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2975,421 +2975,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
+                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890040v1</w:t>
+                <w:t xml:space="preserve">hal-01931269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amri</w:t>
+                <w:t xml:space="preserve">A power supply module for autonomous portable electronics: ultralow-frequency MEMS electrostatic kinetic energy harvester with a comb structure reducing air damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technisches Messen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-018-0025-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826239v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Impact-Coupled MEMS Electrostatic Kinetic Energy Harvester and Its Predictive Model Taking Nonlinear Air Damping Effect Into Account</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yingxian Lu</w:t>
+                <w:t xml:space="preserve">Stiffness control of a nonlinear mechanical folded beam for wideband vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Einar Halvorsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (6), pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Technisches Messen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2018.2876353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/teme-2017-0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931269v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conditioning circuit with exponential enhancement of output energy for triboelectric nanogenerator</w:t>
               </w:r>
@@ -3981,51 +3981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,51 +4219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear MEMS electrostatic kinetic energy harvester for human-powered biomedical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingxian Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronization Analysis of Networks of Self-sampled All-Digital Phase-Locked Loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Akre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6198,1380 +6198,1209 @@
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (11), pp.115025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653633v1</w:t>
+                <w:t xml:space="preserve">hal-00692939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batch-fabricated and electret-free silicon electrostatic vibration energy harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tuneable bandpass characteristic in thick-film polysilicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mahmood Paracha</w:t>
+                <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dudka</w:t>
+                <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/11/115025⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 126 (1), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2005.10.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00692939v1</w:t>
+                <w:t xml:space="preserve">hal-01195973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tuneable bandpass characteristic in thick-film polysilicon technology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tunable bandpass characteristic in thickfilm polysilicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Collard</w:t>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 126 (1), pp.227-240. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 126, pp.227-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195973v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00138651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled-resonator micromechanical filters with voltage tunable bandpass characteristic in thickfilm polysilicon technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable passband T-filter electrostatically driven polysilicon micromechanical resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Combi</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 126, pp.227-240</w:t>
+              <w:t xml:space="preserve">, 2005, 117, pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00138651v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable passband T-filter electrostatically driven polysilicon micromechanical resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, realization and testing of micro-mechanical resonators in thick-film silicon technology with postprocess electrode to resonator gap reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 117, pp.115-120</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 13, pp.134-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00125630v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, realization and testing of micro-mechanical resonators in thick-film silicon technology with postprocess electrode to resonator gap reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Design methods for micro-electro-mechanical bandpass filters with transmission zeros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 32, pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (131)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (132)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Automated Model-to-Transistor Design Framework for Memristor Crossbar-Based Spiking Neural Network Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanwen Xuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zalfa Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Manokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IEEE International Joint Conference on Neural Networks (IJCNN 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Maasticht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187390v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résonateur à anneaux fendus complémentaires pour le diagnostic de l’athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coordination Nationale pour la formation en Micro électronique et en nanotechnologies, Dec 2025, Saint malo, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de Caractérisation Microondes et Matériaux (JCMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449043v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception Automatisée d'Oscillateurs Configurables pour les Systèmes sur Puce : Bilan d'un projet collaboratif et pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coordination Nationale pour la formation en Micro électronique et en nanotechnologies, Dec 2025, Saint malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05187387v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+                <w:t xml:space="preserve">Microwave-Based System for Real-Time Dielectric Characterization of Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Dupeyron Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814134⟩</w:t>
+              <w:t xml:space="preserve">2025 6th International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART66413.2025.11046042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943845v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7580,1031 +7409,1035 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">On the Optimal Choice of Electrical Conditioning Circuits for Triboelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachem Mortada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delaram Haghighi-Talab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.203-206, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730720v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Enhancing Complementary Split Ring Resonators Performance for Atherosclerosis Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
+              <w:t xml:space="preserve">The IEEE Biomedical Circuits and Systems Conference (BioCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Xi’an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioCAS61083.2024.10798279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949436v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Electrical Characterization and Modelling of an Ultrasound-Powered Triboeletric Generator for Implantable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dabin Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sera Jeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.22-25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730700v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
+                <w:t xml:space="preserve">Conception d'un système embarqué pour l'analyse de tissus biologiques spécifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benfaddoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">Colloque National du GDR SoC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730669v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+                <w:t xml:space="preserve">Optimisation des performances de résonateurs en anneaux fendus complémentaires (CSRRs) pour le diagnostic de l'athérosclérose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Alquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23èmes Journées Nationales Micro-ondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943842v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Maximum Power Conversion from Realistic Vibrations: Limits for Size-Constrained Inertial Kinetic Energy Harvesters Under BI-Chromatic Vibration Inputs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five-Terminal Dual-Polarity MEMS Electrostatic Transducer For Near-Limits Kinetic Energy Harvesting From Irregular Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moein Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moein Rahmani</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ambia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Brenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 22nd International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS59329.2023.10417455⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.143-146, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441025v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Technique for the Electrical Characterization of Triboelectric Nanogenerators and Other Kinetic Energy Harvesters with Electret</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Maximum Power Conversion from Realistic Vibrations: Limits for Size-Constrained Inertial Kinetic Energy Harvesters Under BI-Chromatic Vibration Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moein Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malal Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 22nd International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.139-142, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS59329.2023.10417453⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.167-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS59329.2023.10417455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582245v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur micro-ondes en vue du diagnostic médical de l'athérosclérose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Masini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8663,5402 +8496,5428 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition des Journées d'Etude en TéléSANté (JETSAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CSwin2SR: Circular Swin2SR for Compressed Image Super-Resolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Sawan</w:t>
+                <w:t xml:space="preserve">Simple Technique for the Electrical Characterization of Triboelectric Nanogenerators and Other Kinetic Energy Harvesters with Electret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malal Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2301.08749⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 22nd International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Abu Dhabi, United Arab Emirates. pp.139-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS59329.2023.10417453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176593v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triboelectric-Powered System for Pedestrian and Vehicle Detection with Wireless Data Transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">CSwin2SR: Circular Swin2SR for Compressed Image Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honggui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Trocan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Sawan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007557⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 5th International Conference on Artificial Intelligence Circuits and Systems (AICAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Hangzhou, China. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2301.08749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304841v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Electrical Interfaces for Triboelectric Kinetic Energy Harvesters Powering Low-Voltage Loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triboelectric-Powered System for Pedestrian and Vehicle Detection with Wireless Data Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Delbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naida Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srikumar Vaidyanathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.142-145, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007575⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, UT, United States. pp.138-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031148v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric transducers energy extraction for device remote powering: state-of-the-art review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+                <w:t xml:space="preserve">Optimal Control of Electrical Interfaces for Triboelectric Kinetic Energy Harvesters Powering Low-Voltage Loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971034⟩</w:t>
+              <w:t xml:space="preserve">2022 21st International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Salt Lake City, United States. pp.142-145, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS56853.2022.10007575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028081v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS active voltage doubler for a low voltage $100-1000\ \mu \mathrm{W}$ range magnetoelectric energy transducer</w:t>
+                <w:t xml:space="preserve">Piezoelectric transducers energy extraction for device remote powering: state-of-the-art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Sanchez-Chiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakeim Talleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665515⟩</w:t>
+              <w:t xml:space="preserve">2022 29th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537491v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully integrated power management circuit for a magnetoelectric transducer remote powered implantable device</w:t>
+                <w:t xml:space="preserve">A CMOS active voltage doubler for a low voltage $100-1000\ \mu \mathrm{W}$ range magnetoelectric energy transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Sanchez-Chiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rhouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE'2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028052v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CMOS inductor-less PMIC with MPPT and burst control for a 600 μW magnetoelectric transducer</w:t>
+                <w:t xml:space="preserve">A fully integrated power management circuit for a magnetoelectric transducer remote powered implantable device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Sanchez-Chiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028028v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar sensor for Cubesat attitude determination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gani Balbayev</w:t>
+                <w:t xml:space="preserve">A CMOS inductor-less PMIC with MPPT and burst control for a 600 μW magnetoelectric transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Sanchez-Chiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665513⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Austin, United States. pp.1882-1886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS48785.2022.9938011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030406v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Power Point Tracking MPPT Algorithm for Kinetic Energy Harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Rhouni</w:t>
+                <w:t xml:space="preserve">Solar sensor for Cubesat attitude determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerkebulan Nurgizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gani Balbayev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401343⟩</w:t>
+              <w:t xml:space="preserve">2021 28th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Dubai, United Arab Emirates. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS53924.2021.9665513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280991v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maximum Power Point Tracking MPPT Algorithm for Kinetic Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daegu, South Korea. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466975v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 1.5 GHz Low jitter DCO Ring in 28 nm CMOS Process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 European Conference on Circuit Theory and Design (ECCTD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158523v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Voltage MEMS Plasma Switch for Boosting the Energy Transfer Efficiency in Triboelectric Nanogenerators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Marty</w:t>
+                <w:t xml:space="preserve">Design of a 1.5 GHz Low jitter DCO Ring in 28 nm CMOS Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Koskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerachot Siriburanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 33rd International Conference on Micro Electro Mechanical Systems (MEMS) 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056156⟩</w:t>
+              <w:t xml:space="preserve">2020 European Conference on Circuit Theory and Design (ECCTD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Sofia, Bulgaria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD49232.2020.9218352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030446v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous conditioning circuits for piezo-and triboelectric harvesters in CMOS technologieś</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+                <w:t xml:space="preserve">High-Voltage MEMS Plasma Switch for Boosting the Energy Transfer Efficiency in Triboelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naida Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294822⟩</w:t>
+              <w:t xml:space="preserve">IEEE 33rd International Conference on Micro Electro Mechanical Systems (MEMS) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Vancouver, Canada. pp.610-613, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMS46641.2020.9056156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158528v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Synchronous conditioning circuits for piezo-and triboelectric harvesters in CMOS technologieś</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180972⟩</w:t>
+              <w:t xml:space="preserve">2020 27th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Glasgow, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS49266.2020.9294822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996835v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a MEMS Electrostatic Kinetic Energy Harvester and its Bennet Conditioning Circuit in Integrated Technologies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752679⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Sevilla, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS45731.2020.9180972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031054v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Based Modelling of an ADPLL Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dooley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mulkeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 16th International Conference on Synthesis, Modeling, Analysis and Simulation Methods and Applications to Circuit Design (SMACD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lausanne, Switzerland. pp.289-292, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMACD.2019.8795299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI Opportunities for Increased Energy Autonomy of Low Power IoT Devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a MEMS Electrostatic Kinetic Energy Harvester and its Bennet Conditioning Circuit in Integrated Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Hassana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Karmakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Samaali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965101⟩</w:t>
+              <w:t xml:space="preserve">2019 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2019.8752679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031001v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A self-sustained energy storage system with an electrostatic automatic switch and a buck converter for triboelectric nanogenerators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI Opportunities for Increased Energy Autonomy of Low Power IoT Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012016⟩</w:t>
+              <w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.77-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8965101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031078v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstable charge-pump for signal rectification of sliding tribo-electret generators with interdigitated grating electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Hodzic</w:t>
+                <w:t xml:space="preserve">A self-sustained energy storage system with an electrostatic automatic switch and a buck converter for triboelectric nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Basset</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.92321104446⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Daytona Beach, Florida, United States. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1407/1/012016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04030458v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous CMOS Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters e-KEH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Unstable charge-pump for signal rectification of sliding tribo-electret generators with interdigitated grating electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hodzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.-W. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964736⟩</w:t>
+              <w:t xml:space="preserve">2019 19th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Krakow, Poland. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS49317.2019.92321104446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471284v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorix: a cubesat mission dedicated to the detection of meteors and space debris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
+                <w:t xml:space="preserve">Autonomous CMOS Power Management Integrated Circuit for Electrostatic Kinetic Energy Harvesters e-KEH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Bessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Rhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ESA NEO and Debris Detection Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.338-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198139v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern Recognition in Human Motion for Kinetic Energy Harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiaosi Tian</w:t>
+                <w:t xml:space="preserve">Meteorix: a cubesat mission dedicated to the detection of meteors and space debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st ESA NEO and Debris Detection Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Darmstadt, Germany. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031046v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conditioning System for High-Voltage Electrostatic/Triboelectric Energy Harvesters Using Bennet Doubler and Self-Actuated Hysteresis Switch</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hemin Zhang</w:t>
+                <w:t xml:space="preserve">Pattern Recognition in Human Motion for Kinetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaosi Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808359⟩</w:t>
+              <w:t xml:space="preserve">2019 26th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Genoa, Italy. pp.81-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS46596.2019.8964915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031057v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaging Techniques for the Analysis of Event Driven Models of All Digital PLLs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugene Koskin</w:t>
+                <w:t xml:space="preserve">A Conditioning System for High-Voltage Electrostatic/Triboelectric Energy Harvesters Using Bennet Doubler and Self-Actuated Hysteresis Switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351426⟩</w:t>
+              <w:t xml:space="preserve">2019 20th International Conference on Solid-State Sensors, Actuators and Microsystems &amp; Eurosensors XXXIII (TRANSDUCERS &amp; EUROSENSORS XXXIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.346-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2019.8808359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031088v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Energy Harvesting for the IoT: Perspectives and Challenges for the Next Decade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Averaging Techniques for the Analysis of Event Driven Models of All Digital PLLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Koskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617991⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031082v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Hardware and EDA Tools for Analog/Mixed-Signal Design and Prototyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic Energy Harvesting for the IoT: Perspectives and Challenges for the Next Decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351884⟩</w:t>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.593-596, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843031v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METEORIX: a cubesat mission dedicated to the detection of meteors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
+                <w:t xml:space="preserve">Open Source Hardware and EDA Tools for Analog/Mixed-Signal Design and Prototyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiko Shimizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junichi Akita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haralampos-G. Stratigopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSPAR 2018, 42nd Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2018.8351884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01851524v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semianalytical model for high speed analysis of all-digital PLL clock-generating networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugene Koskin</w:t>
+                <w:t xml:space="preserve">METEORIX: a cubesat mission dedicated to the detection of meteors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Guignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COSPAR 2018, 42nd Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031095v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01851524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Semianalytical model for high speed analysis of all-digital PLL clock-generating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Koskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012105⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521733v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Comparison of Charge-Pump Conditioning Circuits for Capacitive Electromechanical Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armine Karami</w:t>
+                <w:t xml:space="preserve">A Smart Load Interface and Voltage Regulator for Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 50th International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050650⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Paris, France. pp.012105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597736v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Analysis and Comparison of Charge-Pump Conditioning Circuits for Capacitive Electromechanical Energy Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
+              <w:t xml:space="preserve">IEEE 50th International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Baltimore, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2017.8050650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901142v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Marty</w:t>
+                <w:t xml:space="preserve">Autonomous energy management interface for electrostatic series-parallel charge pump vibrational energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
+              <w:t xml:space="preserve">2017 15th IEEE International New Circuits and Systems Conference (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.385-388, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2017.8010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769056v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">New comb geometry of capacitive vibration energy harvesters miniaturizing the air damping effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE 30th International Conference on Micro Electro Mechanical Systems (MEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States. pp.857-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2017.7863543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426284v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-time modelling and experimental validation of an All-Digital PLL for clock-generating networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A MEMS EVEH-Assisted Long-Range RFID Tag System for Applications with Low-Frequency Vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2016 14th IEEE International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604784⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.582, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521744v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 100nW Power Overhead Load Interface for Electrostatic Vibrational Energy Harvester with a High Biasing Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th EUROSENSORS conference (2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.11.492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Power Load Interface For Vibrational Energy MEMS harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le laboratoire IMS May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple energy-shot load interface for electrostatic vibrational energy harvesters</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discrete-time modelling and experimental validation of an All-Digital PLL for clock-generating networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koskin Eugin Eugene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2016 14th IEEE International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE-CASS, Jun 2016, Vancouver, BC, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604771⟩</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521749v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">A smart energy extraction interface for electrostatic vibrational energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2016 IEEE 29th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421550⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.425-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521768v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A smart energy extraction interface for electrostatic vibrational energy harvester</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Multiple energy-shot load interface for electrostatic vibrational energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bedier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841224⟩</w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2016 14th IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-CASS, Jun 2016, Vancouver, BC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2016.7604771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901153v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Autonomous Microscale Systems: Progress in Electrostatic Kinetic Energy Harvesting, Elena Blokhina, Dimitri Galayko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency and ultra-wideband MEMS electrostatic vibration energy harvester powering an autonomous wireless temperature sensor node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingxian Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics, Circuits and Systems (ICECS), 2016 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841309⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2016 IEEE 29th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2016.7421550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521726v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campus spatial Curiesat à l'UPMC. Projets nanosatellites étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards Autonomous Microscale Systems: Progress in Electrostatic Kinetic Energy Harvesting, Elena Blokhina, Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics, Circuits and Systems (ICECS), 2016 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-CASS Dec 2016, Monaco, Monaco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03803239v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed synchronization of all-digital PLLs network for clock generation in synchronous SOCs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Billoint</w:t>
+                <w:t xml:space="preserve">Campus spatial Curiesat à l'UPMC. Projets nanosatellites étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2015 IEEE 13th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Scientifiques de l'IMCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521883v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03803239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal nonlinear phenomena in a class of electronic oscillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+                <w:t xml:space="preserve">A distributed synchronization of all-digital PLLs network for clock generation in synchronous SOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168981⟩</w:t>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2015 IEEE 13th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-CASS, Jun 2015, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2015.7182059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522167v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding complexity in multiphysics systems-on-a-chip: Modern approaches for design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal nonlinear phenomena in a class of electronic oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168941⟩</w:t>
+              <w:t xml:space="preserve">, IEEE-CASS, May 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521913v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding complexity in multiphysics systems-on-a-chip: Modern approaches for design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarmuid O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Andrade-Miceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Gorreta-Mariné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Pons-Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2015 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2015.7168941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270684v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Boisseau</w:t>
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester using an electret-charged mems transducer with an unstable auto-synchronous conditioning circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armine Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270683v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart integrated conditioning electronics for electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Low-Frequency MEMS Electrostatic Vibration Energy Harvester With Corona-Charged Vertical Electrets and Nonlinear Stoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2014 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865705⟩</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Boston, United States. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/660/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522171v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinearities in electrostatic vibration energy harvesters: A review using the example of a charge pump conditioning circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14090,236 +13949,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2014 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Melbourne VIC, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable AMS simulation of electrostatic vibration energy harvesters: a case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Bizzarri</w:t>
+                <w:t xml:space="preserve">Smart integrated conditioning electronics for electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of Electrical Engineering (ISFEE), 2014 International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISFEE.2014.7050533⟩</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2014 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne VIC, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522169v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity in heterogeneous systems on chips: Design and analysis challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14341,92 +14187,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2014 - International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.1997-2000, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming pool like distributed architecture for clock generation in large many-core SoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14458,897 +14304,923 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">{IEEE} International Symposium on Circuits and Systemss, {ISCAS} 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.2768 - 2771, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reliable AMS simulation of electrostatic vibration energy harvesters: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Brambilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
+              <w:t xml:space="preserve">Fundamentals of Electrical Engineering (ISFEE), 2014 International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Bucharest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISFEE.2014.7050533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769108v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reconfigurable distributed architecture for clock generation in large many-core SoC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitive kinetic energy harvesting: System-level engineering challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2014 9th International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861349⟩</w:t>
+              <w:t xml:space="preserve">ICECS 2014 - 21st IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.882-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icecs.2014.7050127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053765v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Technique for the Analysis of Discontinuity Induced Behaviour in Piecewise-Smooth Electronic Oscillators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">A reconfigurable distributed architecture for clock generation in large many-core SoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Simposium on Nonlinear Theory and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconfigurable and Communication-Centric Systems-on-Chip (ReCoSoC), 2014 9th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montpellier, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2014.6861349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522170v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">A Technique for the Analysis of Discontinuity Induced Behaviour in Piecewise-Smooth Electronic Oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 International Simposium on Nonlinear Theory and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Luzern, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522178v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and analysis of vibration energy harvesters with charge pump conditioning circuits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+                <w:t xml:space="preserve">Electrostatic generator with free micro-ball and elastic stoppers for low-frequency vibration harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Gammaitoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2014 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865368⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2014 IEEE 27th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, San Francisco, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2014.6765657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522176v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+                <w:t xml:space="preserve">Modelling and analysis of vibration energy harvesters with charge pump conditioning circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2014 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Melbourne VIC, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2014.6865368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522182v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear effects in electrostatic vibration energy harvesters: Current progress and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-linear MEMS electrostatic kinetic energy harvester with a tunable multistable potential for stochastic vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2013 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6572440⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems (TRANSDUCERS &amp; EUROSENSORS XXVII), 2013 Transducers &amp; Eurosensors XXVII: The 17th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Transducers.2013.6627024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522184v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband MEMS electrostatic vibration energy harvesters based on gap-closing interdigited combs with a trapezoidal cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15357,262 +15229,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband Electrostatic Vibration Energy Harvester (e-VEH) Having a Low Start-Up Voltage Employing a High-Voltage Integrated Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cottone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. pp.012127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined mechanical and circuit nonlinearities in electrostatic vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15657,1783 +15529,1757 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2013 IEEE International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Beijing, China. paper ID 1118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6572445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear effects in electrostatic vibration energy harvesters: Current progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2013 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2013.6572440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522187v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+                <w:t xml:space="preserve">IC design of an adaptive high-voltage electrostatic vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP), 2013 Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053768v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed clock generator for synchronous SoC using ADPLL network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012076⟩</w:t>
+              <w:t xml:space="preserve">CICC 2013 - IEEE 2013 Custom Integrated Circuits Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, San José, CA, United States. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CICC.2013.6658437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522179v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-chip clock error characterization for clock distribution system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tools for Analytical and Numerical Analysis of Electrostatic Vibration Energy Harvesters: Application to a Continuous Mode Conditioning Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI (ISVLSI), 2013 IEEE Computer Society Annual Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654630⟩</w:t>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053759v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA prototyping of large reconfigurable ADPLL network for distributed clock generation</w:t>
+                <w:t xml:space="preserve">On-chip clock error characterization for clock distribution system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Computing and FPGAs (ReConFig), 2013 International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732295⟩</w:t>
+              <w:t xml:space="preserve">VLSI (ISVLSI), 2013 IEEE Computer Society Annual Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.102-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053762v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">FPGA prototyping of large reconfigurable ADPLL network for distributed clock generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqiang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billoint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
+              <w:t xml:space="preserve">Reconfigurable Computing and FPGAs (ReConFig), 2013 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522190v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Bistable multiple-mass elecrostatic generator for low-frequency vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cottone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
+              <w:t xml:space="preserve">Micro Electro Mechanical Systems (MEMS), 2013 IEEE 26th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, taipei, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMSYS.2013.6474379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522191v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Modeling of ADPLL with sliding-window for wide range frequency tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuan Shan</w:t>
+                <w:t xml:space="preserve">Bifurcation Scenarios in Electrostatic Vibration Energy Harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoghan O'Riordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Anceau</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2012 IEEE 10th International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Wolfenbüttel, Germany. pp.34-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053756v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation Scenarios in Electrostatic Vibration Energy Harvesters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design and Modeling of ADPLL with sliding-window for wide range frequency tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics of Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Circuits and Systems Conference (NEWCAS), 2012 IEEE 10th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Montreal, Canada. pp.269 - 272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2012.6329008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273305v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Blokhina</w:t>
+                <w:t xml:space="preserve">Design of Controller IC for Asynchronous Conditioning Circuit of an Electrostatic Vibration Energy Harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+              <w:t xml:space="preserve">Green Computing and Communications (GreenCom), 2012 IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besancon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522193v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farouk Vallette</w:t>
+                <w:t xml:space="preserve">Bifurcations and chaos in electrostatic vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhona Wade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orla Feely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Seoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2012.6272046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282312v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2GHz CMOS DCO with optimized architecture for high speed clocking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Anceau</w:t>
+                <w:t xml:space="preserve">A Self-Sufficient Digitally Controlled Ring Oscillator Robust to Supply Voltage Fluctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00631096v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">A 2GHz CMOS DCO with optimized architecture for high speed clocking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633011v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive dynamic and stability analysis of electrostatic Vibration Energy Harvester (E-VEH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Design Approach for Networks of Self-Sampled All-Digital Phase-Locked Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Akré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference (TRANSDUCERS), 2011 16th International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969592⟩</w:t>
+              <w:t xml:space="preserve">20th European Conference on Circuit theory and Design (ECCTD'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Linköping, Sweden. pp.725-728, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2011.6043646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286044v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Digitally Controlled Oscillator in a 65-nm CMOS process for SoC clock generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eldar Zianbetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17482,481 +17328,468 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCAS 2011 - IEEE International Symposium on Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2845-2848, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive dynamic and stability analysis of electrostatic Vibration Energy Harvester (E-VEH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference (TRANSDUCERS), 2011 16th International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Beijing, China. pp.2382-2385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRANSDUCERS.2011.5969592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053755v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA implementation of reconfigurable ADPLL network for distributed clock generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Colinet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FTP 2011 - International Conference on Field Programmable Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, New Delhi, India. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2011.6132670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639512v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic vibration energy harvester with piezoelectric start-up generator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caio Florentino</w:t>
+                <w:t xml:space="preserve">A novel technique to reduce the metastability of Bang-Bang Phase Frequency Detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2011 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2577-2580</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286046v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All-digital PLL array provides reliable distributed clock for SOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18005,2069 +17838,2104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Symposium of Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.2589-2592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5938134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model of the oscillation period for tri-state inverter based DCO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+                <w:t xml:space="preserve">Electrostatic vibration energy harvester with piezoelectric start-up generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélder R. Florentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo C. S. Freire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan V. S. Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio Florentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Garda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics (ICM), 2011 International Conference on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICM.2011.6177355⟩</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2011 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.1343-1346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2011.5937820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522195v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analytical model of the oscillation period for tri-state inverter based DCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Garda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2011.5991295⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics (ICM), 2011 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2011.6177355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181176v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Modeling of a Successive Approximation ADC for the Electrostatic Harvester of Vibration Energy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control law synthesis for distributed multi-agent systems: Application to active clock distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS 2010 - IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BMAS.2010.6156599⟩</w:t>
+              <w:t xml:space="preserve">2011 American Control Conference - ACC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2011, San Francisco, CA, United States. pp.4691 - 4696, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2011.5991295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590893v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Anceau</w:t>
+                <w:t xml:space="preserve">Design and Modeling of a Successive Approximation ADC for the Electrostatic Harvester of Vibration Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t>
+              <w:t xml:space="preserve">BMAS 2010 - IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, San Jose, United States. pp.57-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2010.6156599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551825v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Design and VHDL Modeling of All-Digital PLLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eldar Zianbetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Anceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.293-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289308v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of in-plane and out-of-plane gap-closing electrostatic Vibration Energy Harvesters (VEHs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t>
+              <w:t xml:space="preserve">EUROSENSORS European Conference on sensors, actuators and microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Linz, Austria. pp.1172-1175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520988v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+                <w:t xml:space="preserve">A clock network of distributed ADPLLs using an asymmetric comparison strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Korniienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuit and Systems (ISCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.3212-3215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2010.5537932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525252v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+                <w:t xml:space="preserve">Synchronized State in Networks of Digital Phase-Locked Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Akre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IEEE International NEWCAS Conference (NEWCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montreal, Canada. pp.89-92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2010.5603916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290703v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sorin Olaru</w:t>
+                <w:t xml:space="preserve">Combined optimization of electrical and mechanical parameters of an out-of-plane gap-closing electrostatic Vibration Energy Harvester (VEH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Colinet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Design Test Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sevilla, Spain. pp.73-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520380v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-voltage low power analogue-to-digital conversion for adaptive architectures of capacitive vibration energy harvesters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">Determination of the Behaviour of Self-Sampled Digital Phase-Locked Loops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Akre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd IEEE International Midwest Symposium on Circuits ans Systems (MWSCAS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Seattle, United States. pp.1089-1092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2010.5548840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00590733v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+                <w:t xml:space="preserve">High-voltage low power analogue-to-digital conversion for adaptive architectures of capacitive vibration energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Louvain, Belgium. pp.147-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522200v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Adaptive Power Management in Electrostatic Harvester of Vibration Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrii Dudka</w:t>
+                <w:t xml:space="preserve">A bidirectional vibration powered electric energy generator based on electrostatic transduction using In-Plane Overlap Plate (IPOP) mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Basset</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.257-260</w:t>
+              <w:t xml:space="preserve">Design, Test, Integration &amp; Packaging of MEMS/MOEMS, 2009. MEMS/MOEMS '09. Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295101v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VHDL-AMS modeling of adaptive electrostatic harvester of vibration energy with dual-output DC-DC converter</w:t>
+                <w:t xml:space="preserve">Smart Adaptive Power Management in Electrostatic Harvester of Vibration Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Dudka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Washington DC, United States. pp.257-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295109v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+                <w:t xml:space="preserve">VHDL-AMS modeling of adaptive electrostatic harvester of vibration energy with dual-output DC-DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, San Jose, CA, United States. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2009.5338894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522198v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruit dans les oscillateurs contrôlés, application à un réseau de PLLs couplée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+                <w:t xml:space="preserve">MEMS DC/DC converter for 1D and 2D vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference, 2009. TRANSDUCERS 2009. International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297916v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bruit dans les oscillateurs contrôlés, application à un réseau de PLLs couplée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Terosiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Feruglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Orsay, France. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277730v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
+                <w:t xml:space="preserve">Optimization and AMS Modeling for Design of an Electrostatic Vibration Energy Harvester’s Conditioning Circuit with an Auto-Adaptive Process to the External Vibration Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIP 2008 - Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.302-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2008.4753006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299223v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SystemC-AMS modeling of an electromechanical harvester of vibration energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20099,2243 +19967,2338 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDL Forum on Specification &amp; Design Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.99-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FDL.2008.4641429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01299227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+                <w:t xml:space="preserve">Modelling techniques for capacitive harvesters of vibration energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.445-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299222v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+                <w:t xml:space="preserve">Characterization of a DC/DC converter using an in-plane bulk-silicon capacitive transducer for vibration-to-electricity power conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Dudka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.297-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301550v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical/electrical power-aware impedance matching for design of capacitive vibration energy harvesters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SystemC-AMS Heterogeneous Modeling of a Capacitive Harvester of Vibration Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Caluwaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San José, CA, United States. pp.142-147, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2008.4751256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299220v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
+                <w:t xml:space="preserve">Mechanical/electrical power-aware impedance matching for design of capacitive vibration energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan. pp.293-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311550v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissance et Optimisation pour la Synthèse Analogique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMS modeling of controlled switch for design optimization of capacitive vibration energy harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Groupement de Recherche : System-On-Chip, System-In-Package, GDR SoC SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMAS IEEE International Behavioral Modeling and Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, San Jose, CA, United States. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BMAS.2007.4437536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534654v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissance et Optimisation pour la Synthèse Analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Amendola</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+              <w:t xml:space="preserve">Colloque Groupement de Recherche : System-On-Chip, System-In-Package, GDR SoC SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305978v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and AMS modeling of capacitive vibration harvester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyaz Mahmood Paracha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Amendola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerMEMS Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Freiburg, Germany. pp.109-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334852v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation et migration d'amplificateurs avec CAIRO+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-Aware Synthesis Using Hierarchical Graph-Based Sizing and Biasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">50th Midwest Symposium on Circuits and Systems (MWSCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montréal, Québec, Canada. pp.984-987, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2007.4487996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338478v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réutilisation et migration d'amplificateurs avec CAIRO+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Juillard</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Iskander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Saint Malo, France. pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522202v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
-[...72 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulse-actuated micromechanical resonator using digital Kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEMS, NANO and Smart Systems, 2005. Proceedings. 2005 International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Banff, Alta., Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMENS.2005.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146404v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Micro-electromechanical variable-bandwidth IF frequency filters with tunable electrostatical coupling spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.153-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146406v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectromechanical variable-bandwidth if frequency filters with tunable electrostatical coupling spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Combi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro Electro Mechanical Systems, 2003. MEMS-03 Kyoto. IEEE The Sixteenth Annual International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MEMSYS.2003.1189709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatical coupling-spring for micro-mechanical filtering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microelectromechanical coupled resonsator IF filters with variable bandwidth in thick-film epitaxial polysilicon technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2003, pp.530-533</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.F23-F26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146403v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Electrostatical coupling-spring for micro-mechanical filtering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003, pp.530-533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148748v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of clamped-clamped beam resonator in thick-film epitaxial polysilicon technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Buchaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.447-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture level center frequency drift compensation method for micro-mechanical filters used in IF stages of wireless telecommunication receivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception de résonateurs micromécaniques pour les filtres IF dans la technologie de couches épaisses épitaxiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Buchaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS, DTIP 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Canne, France. pp.136-142</w:t>
+              <w:t xml:space="preserve">Colloque CAO des Circuits Intégrés et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148741v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency high-Q micro-mechanical resonators in thick epipoly technology with post-process gap adjustment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture level center frequency drift compensation method for micro-mechanical filters used in IF stages of wireless telecommunication receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Billoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.665-668</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design, Test, Integration, and Packaging of MEMS/MOEMS, DTIP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Canne, France. pp.136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148737v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Quevy</w:t>
+                <w:t xml:space="preserve">High-frequency high-Q micro-mechanical resonators in thick epipoly technology with post-process gap adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2001, pp.733-736</w:t>
+              <w:t xml:space="preserve">2002, pp.665-668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152458v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00148737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design method for micro-electro-mechanical band pass filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IF MEMS filters for mobile communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Quevy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Galayko</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2001, pp.194-200</w:t>
+                <w:t xml:space="preserve">Bernard Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.733-736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152204v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design method for micro-electro-mechanical band pass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001, pp.194-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Equivalence of electrical circuits and micro-mechanical oscillating structures and its application to complex filter structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.373-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22745,51 +22708,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (4)</w:t>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -22844,415 +22807,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : WO/2011/051407 (PCT/EP2010/066405). 2010, http://www.sumobrain.com/patents/wipo/Device-generating-clock-signals-asymmetric/WO2011051407.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085054v1</w:t>
-              </w:r>
-[...275 lines deleted...]
-                <w:t xml:space="preserve">hal-00372460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtres microélectroniques micro-usinés en poly-silicium couche épaisse et leur application au filtrage en fréquence intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23262,196 +22948,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-Aware Scheduling Strategies for Partially-Replicable Task Chains on Heterogeneous Processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Idouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laércio Lima Pilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sopena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Idouar</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manuel Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Near-Limits Kinetic Energy Harvesting from Arbitrary Input Vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armine Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Juillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Blokhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23472,65 +23158,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId530"/>
+      <w:footerReference w:type="default" r:id="rId526"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23677,51 +23363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggui Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sawan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02516-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3032431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Volcan Agostini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3106440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.11.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-021-00750-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3008069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Kennedy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3042388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1667268" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2804324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2798409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300304" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.08.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR73ZC4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder R. Florentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedito A. Luciano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Florentino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653633v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-K2Q2JDVP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood Paracha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dudka" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441025v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417455" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582245v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Kane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417453" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.08749" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Vaidyanathan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007557" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007575" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028081v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Sanchez-Chiva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665515" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9938011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Nurgizat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani Balbayev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401343" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachot Siriburanon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD49232.2020.9218352" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056156" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031054v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassana" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carulli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karmakar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752679" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031071v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dooley" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blokhina" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mulkeen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795299" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965101" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031078v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hodzic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.92321104446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosi Tian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964915" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031057v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351426" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031082v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617991" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01843031v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Shimizu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Akita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351884" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031095v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050582" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521744v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskin Eugin Eugene" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604784" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521807v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.492" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521749v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604771" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841224" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841309" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182059" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168981" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521913v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid O'Connell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Andrade-Miceli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gorreta-Marin&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons-Nin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168941" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522171v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865705" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522174v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865706" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522169v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bizzarri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Brambilla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISFEE.2014.7050533" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080071v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865747" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053765v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861349" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522170v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522176v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865368" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522184v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572440" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522186v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572445" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654630" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053762v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732295" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053756v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273305v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286046v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. S. S&#225;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937820" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338478v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099057v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Andres Breton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504087v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Alarcon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085054v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372441v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372464v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372460v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Billoint" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148722v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sijun Du" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengyu Guo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armine Karami" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43577-025-00860-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05187385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Dupeyron Masini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alquie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Shahbaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Feruglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2025.100883" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihye Kim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjun Ryu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seongmin Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeon Yeong Lee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301309" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031119v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggui Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Trocan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Sawan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-023-02516-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031141v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12168256" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2022.107816" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Sokolov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blokhina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221109258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Paul Beeby" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Bowen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Delbani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085850" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koskin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2020.3032431" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030218v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Volcan Agostini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCAS.2021.3106440" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2020.11.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-021-00750-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3008069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090276v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Zi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17019-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Terosiet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldar Zianbetov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Vallette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garda" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2020.104760" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Peter Kennedy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3042388" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghaffarinejad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Yavand Hasani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.104137" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318785v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Shan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javidan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2019.2932029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Ouanes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Samaali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Najar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.05.049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2019.1667268" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2804324" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orla Feely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2018.2798409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01931269v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxian Lu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Juillard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cottone" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2018.2876353" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01890040v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-018-0025-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826239v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar Halvorsen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/teme-2017-0087" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Hinchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2018.06.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763645v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.3434" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2016.2603064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490740v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2017.2682232" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445368v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoghan O'Riordan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boisseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/26/12/124004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.06.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521578v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937587" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521579v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Dudka" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451913" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01232671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Dorzhiev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Dragunov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2014.2387213" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2015.2451911" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307917v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012126" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier-Prunaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127414300304" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521581v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillemet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/3/035001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521576v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2014.08.030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR73ZC4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2012.2209295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00695843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Colinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2011.2169745" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692615v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-011-9679-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DMQF3D9D-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01653628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692917v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2010.2072030" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lder R. Florentino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo C. S. Freire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedito A. Luciano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Florentino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692942v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyaz Mahmood Paracha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2009.2015780" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692939v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/11/115025" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kaiser" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Legrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Buchaillot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Collard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.10.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5P3MSDLC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138651v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galayko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Buchaillot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125630v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Collard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146391v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590496v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanwen Xuan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalfa Jouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Manokhin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G. Stratigopoulos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187390v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Masini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meyer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187387v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART66413.2025.11046042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943845v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachem Mortada" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaram Haghighi-Talab" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alqui&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioCAS61083.2024.10798279" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949436v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baudin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dabin Kim" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sera Jeon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814189" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730700v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benfaddoul" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730669v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moein Rahmani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ambia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Brenes" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814232" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441025v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417455" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582245v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malal Kane" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS59329.2023.10417453" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176593v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2301.08749" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naida Hodzic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikumar Vaidyanathan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007557" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031148v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS56853.2022.10007575" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028081v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Sanchez-Chiva" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakeim Talleb" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971034" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03537491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Rhouni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665515" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028052v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS48785.2022.9938011" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerkebulan Nurgizat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gani Balbayev" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS53924.2021.9665513" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280991v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bessaad" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401343" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerachot Siriburanon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD49232.2020.9218352" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030446v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMS46641.2020.9056156" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158528v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS49266.2020.9294822" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180972" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031071v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dooley" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blokhina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mulkeen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMACD.2019.8795299" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031054v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hassana" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carulli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karmakar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samaali" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2019.8752679" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031001v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8965101" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031078v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1407/1/012016" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030458v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hodzic" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-W. Kim" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Basset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS49317.2019.92321104446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471284v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964736" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198139v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Guignan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031046v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaosi Tian" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS46596.2019.8964915" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031057v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2019.8808359" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031088v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351426" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031082v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617991" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01843031v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Shimizu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichi Akita" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2018.8351884" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01851524v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031095v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050582" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521733v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bedier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012105" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597736v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050650" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901142v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2017.8010186" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769056v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2017.7863543" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040582" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521807v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.11.492" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371851v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koskin Eugin Eugene" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604784" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901153v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841224" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521749v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604771" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521768v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2016.7421550" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521726v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841309" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03803239v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521883v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Anceau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Billoint" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2015.7182059" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522167v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168981" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521913v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarmuid O'Connell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Andrade-Miceli" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Gorreta-Marin&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Pons-Nin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2015.7168941" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270684v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270683v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cottone" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boisseau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/660/1/012003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865706" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522171v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865705" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103744v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Blokhina" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865555" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01080071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865747" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522169v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bizzarri" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Brambilla" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISFEE.2014.7050533" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769108v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs.2014.7050127" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053765v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2014.6861349" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522170v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522178v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Gammaitoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2014.6765657" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522176v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2014.6865368" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522182v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6627024" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522189v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474368" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522180v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012127" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522186v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572445" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2013.6572440" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522187v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053768v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CICC.2013.6658437" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522179v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012076" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053759v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654630" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053762v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Yu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732295" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522190v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2013.6474379" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273305v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053756v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2012.6329008" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522191v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.105" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522193v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhona Wade" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2012.6272046" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282312v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00631096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00633011v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Akr&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2011.6043646" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683074v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938198" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286044v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRANSDUCERS.2011.5969592" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01053755v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2011.6132670" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00639512v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655799v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5938134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286046v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan V. S. S&#225;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2011.5937820" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2011.6177355" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181176v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Juillard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2011.5991295" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590893v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Khalil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Iskander" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156599" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00551825v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603947" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289308v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.320" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520988v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Korniienko" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2010.5537932" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00525252v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2010.5603916" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290703v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00520380v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2010.5548840" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590733v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295101v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295109v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2009.5338894" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522198v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285649" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297916v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277730v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2008.4753006" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299227v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Caluwaerts" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL.2008.4641429" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299223v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299222v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301550v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2008.4751256" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299220v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311550v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pizarro" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Amendola" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2007.4437536" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305978v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334852v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2007.4487996" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338478v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522202v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Juillard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMENS.2005.101" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146404v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522205v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Combi" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMSYS.2003.1189709" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146406v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146403v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148736v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148748v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148741v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148737v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152458v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quevy" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renaux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152204v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099057v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mariscal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Andres Breton" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504087v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali El Aroudi" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Alarcon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20355-3" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504088v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119007487" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085054v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Colinet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148722v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030279v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>