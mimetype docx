--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Galitzine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">www.dimitri-galitzine.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon intérêt pour la transmission et la diffusion des connaissances s'est affirmé comme un enjeu spécifique pendant mes études d’histoire à l’EHESS. Ces durant ces années de formation que j’ai commencé à réaliser des entretiens et des captations de séminaires.  Admis à poursuivre mes recherches en thèse, j'ai fait le choix de travailler les images en me professionnalisant dans l’activité audiovisuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitué à travailler en autonomie pour adapter mon offre aux budgets de la recherche, je rédige les conducteurs de mes interviews, en plus d'assurer la mise en scène, l'éclairage, la prise de son et d'image. Dès les débuts de mon activité j'ai mis ces compétences aux services d'institutions culturelles, principalement muséales, avec lesquelles j'ai développé mon expertise sur de nombreux formats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique des guerres civiles dans le monde. Un entretien avec Gilles Dorronsoro (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dorronsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des imaginaires du développement : une géographie sociale et culturelle du Chili. Un entretien avec Enrique Aliste (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et savoirs des peuples de l’Arctique. Un entretien avec Marie Roué (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Panel 3] Sortir des catégories ? Hébergements alternatifs, résistances et contournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vernerey-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mousseau-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Parra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des études japonaises aux études aréales : pour une réflexion intégrée sur l’histoire culturelle du Japon. Un entretien avec Michael Lucken (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements des études arméniennes en France. Un entretien avec Anaïd Donabedian-Demopoulos (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique du Congo. Un entretien avec Rémy Bazenguissa-Ganga (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Table ronde] « De la recherche à l’action publique, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gardesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Présentation d'ouvrage] &amp;quot;Migrations et sans-abrisme : recension bibliographique de la recherche en sciences sociales de 1970 à 2020&amp;quot; (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laupie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Derue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’Inde par la ville : des pratiques citadines aux politiques urbaines. Un entretien avec Véronique Dupont (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amazonie aux Nations unies : une anthropologie politique des peuples autochtones. Un entretien avec Irène Bellier (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Russie au prisme des relations internationales. Un entretien avec Marie-Pierre Rey (Université Paris 1 - Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes atlantiques à la période moderne au prisme de l’expérience impériale et coloniale française et britannique. Un entretien avec Cécile Vidal (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflits armés en Afrique. Un entretien avec Marc-Antoine Pérouse de Montclos (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Perouse de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie politique des ressources en Afrique. Un entretien avec Géraud Magrin (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et littérature tibétaines. Un entretien avec Françoise Robin (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique de l’Amérique centrale. Un entretien avec Gilles Bataillon (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues austronésiennes. Un entretien avec Isabelle Bril (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'Iran. Un entretien avec Bernard Hourcade (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés amérindiennes d'Amazonie. Un entretien avec Philippe Erikson (Université Paris Nanterre), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et linguistique grecques modernes. Un entretien avec Sophie Vassilaki (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vassilaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islamologie, le soufisme, la littérature hagiographique. Un entretien avec Jean-Jacques Thibon (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie (waka) et poétique du Japon classique. Un entretien avec Michel Vieillard-Baron (Inalco), par Sarah Gimenez (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature moderne et contemporaine japonaise. Un entretien avec Anne Bayard-Sakai (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bayard-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues bantoues et subsahariennes. Un entretien avec Mark Van de Velde (CNRS-Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sibériennes. Un entretien avec Dominique Samson Normand de Chambourg (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Samson Normand de Chambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisations judéo-espagnoles. Un entretien avec Marie-Christine Bornes Varol (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bornes-Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BASIL KAMAL BUSHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BABAK INANLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la Chine et de Taïwan. Un entretien avec Gilles Guiheux (Université de Paris) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiheux Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie El Hassak Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Céline Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Final ANR LIMINAL (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Genz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Saboor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : AMAN MOHAMED SAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : OMAR ZEROUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOHAMED NOUR WANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’Asie. Un entretien avec Jean-François Huchet (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;SANS - PAPIERS&amp;lt;/em&amp;gt; &amp;lt;p&amp;gt; UN POÈME DE MOHAMED NOUR WANA&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation yiddish. Un entretien avec Yitskhok Niborski (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niborski Yitskhok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOUSSA BALLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et civilisation birmanes. Un entretien avec San San Hnin Tun (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San San Hnin Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Guerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Gamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaik Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque final anr liminal (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantologie critique (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ali Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Bathaïe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrouz Keyhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Feldman-Savelsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02284530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Veniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momette Artiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Izaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgheis Alavi  Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kartowski-Aïach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kaue Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marx-Gandebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Yao Tian, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes malgaches. Entretien scientifique avec Louise Ouvrard (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabria Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes indonésiennes. Entretien scientifique avec Jérôme Samuel (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes balkaniques et macédoniennes. Entretien scientifique avec Frosa Pejoska (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Pejoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Harumoto Yujiro, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Son Tae-gyum, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes arabes. Entretien scientifique avec Sobhi Boustani (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhi Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Chen Yu-jie, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview du cinéaste iranien Mohsen Abdolvahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01611634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes hébraïques. Entretien scientifique avec Alessandro Guetta (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes économiques et commerce international. Entretien scientifique avec Julien Vercueil (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo – Partie 3/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 2/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes slaves et traitement automatique des langues. Entretien scientifique avec Patrice Pognan (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra Wulandaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & CAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et littérature africaine. Entretien scientifique avec Ursula Baumgardt (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Baumgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Utuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ummahan Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Miltat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 1/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 7/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 4/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 6/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 5/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de fête de l’île de Karpathos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassiadis Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimissiaris Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaskas Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diakogeorgiou Papa Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippakis Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – SANCTUAIRE AU SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – NUIT DE KANUMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (3/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (2/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DE SANKRANTI – 2002/2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉCIT AU JAMUKU DE LA DÉESSE SATTEMMA – 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Galitzine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">www.dimitri-galitzine.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon intérêt pour la transmission et la diffusion des connaissances s'est affirmé comme un enjeu spécifique pendant mes études d’histoire à l’EHESS. Ces durant ces années de formation que j’ai commencé à réaliser des entretiens et des captations de séminaires.  Admis à poursuivre mes recherches en thèse, j'ai fait le choix de travailler les images en me professionnalisant dans l’activité audiovisuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitué à travailler en autonomie pour adapter mon offre aux budgets de la recherche, je rédige les conducteurs de mes interviews, en plus d'assurer la mise en scène, l'éclairage, la prise de son et d'image. Dès les débuts de mon activité j'ai mis ces compétences aux services d'institutions culturelles, principalement muséales, avec lesquelles j'ai développé mon expertise sur de nombreux formats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique des guerres civiles dans le monde. Un entretien avec Gilles Dorronsoro (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dorronsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des imaginaires du développement : une géographie sociale et culturelle du Chili. Un entretien avec Enrique Aliste (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements des études arméniennes en France. Un entretien avec Anaïd Donabedian-Demopoulos (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et savoirs des peuples de l’Arctique. Un entretien avec Marie Roué (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Panel 3] Sortir des catégories ? Hébergements alternatifs, résistances et contournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vernerey-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mousseau-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Parra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des études japonaises aux études aréales : pour une réflexion intégrée sur l’histoire culturelle du Japon. Un entretien avec Michael Lucken (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Table ronde] « De la recherche à l’action publique, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gardesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’Inde par la ville : des pratiques citadines aux politiques urbaines. Un entretien avec Véronique Dupont (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique du Congo. Un entretien avec Rémy Bazenguissa-Ganga (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Présentation d'ouvrage] &amp;quot;Migrations et sans-abrisme : recension bibliographique de la recherche en sciences sociales de 1970 à 2020&amp;quot; (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laupie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Derue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amazonie aux Nations unies : une anthropologie politique des peuples autochtones. Un entretien avec Irène Bellier (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Russie au prisme des relations internationales. Un entretien avec Marie-Pierre Rey (Université Paris 1 - Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflits armés en Afrique. Un entretien avec Marc-Antoine Pérouse de Montclos (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Perouse de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes atlantiques à la période moderne au prisme de l’expérience impériale et coloniale française et britannique. Un entretien avec Cécile Vidal (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et littérature tibétaines. Un entretien avec Françoise Robin (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie politique des ressources en Afrique. Un entretien avec Géraud Magrin (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique de l’Amérique centrale. Un entretien avec Gilles Bataillon (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues austronésiennes. Un entretien avec Isabelle Bril (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'Iran. Un entretien avec Bernard Hourcade (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés amérindiennes d'Amazonie. Un entretien avec Philippe Erikson (Université Paris Nanterre), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et linguistique grecques modernes. Un entretien avec Sophie Vassilaki (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vassilaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islamologie, le soufisme, la littérature hagiographique. Un entretien avec Jean-Jacques Thibon (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie (waka) et poétique du Japon classique. Un entretien avec Michel Vieillard-Baron (Inalco), par Sarah Gimenez (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature moderne et contemporaine japonaise. Un entretien avec Anne Bayard-Sakai (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bayard-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues bantoues et subsahariennes. Un entretien avec Mark Van de Velde (CNRS-Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sibériennes. Un entretien avec Dominique Samson Normand de Chambourg (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Samson Normand de Chambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisations judéo-espagnoles. Un entretien avec Marie-Christine Bornes Varol (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bornes-Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BASIL KAMAL BUSHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la Chine et de Taïwan. Un entretien avec Gilles Guiheux (Université de Paris) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiheux Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BABAK INANLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : AMAN MOHAMED SAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : OMAR ZEROUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie El Hassak Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Céline Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Final ANR LIMINAL (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Genz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Saboor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’Asie. Un entretien avec Jean-François Huchet (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOHAMED NOUR WANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;SANS - PAPIERS&amp;lt;/em&amp;gt; &amp;lt;p&amp;gt; UN POÈME DE MOHAMED NOUR WANA&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation yiddish. Un entretien avec Yitskhok Niborski (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niborski Yitskhok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOUSSA BALLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et civilisation birmanes. Un entretien avec San San Hnin Tun (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San San Hnin Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Guerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Gamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaik Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque final anr liminal (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantologie critique (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Veniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ali Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Bathaïe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Feldman-Savelsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02284530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrouz Keyhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momette Artiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgheis Alavi  Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Izaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kartowski-Aïach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kaue Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marx-Gandebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes balkaniques et macédoniennes. Entretien scientifique avec Frosa Pejoska (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Pejoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes malgaches. Entretien scientifique avec Louise Ouvrard (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabria Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Yao Tian, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes indonésiennes. Entretien scientifique avec Jérôme Samuel (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Son Tae-gyum, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Harumoto Yujiro, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes arabes. Entretien scientifique avec Sobhi Boustani (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhi Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Chen Yu-jie, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview du cinéaste iranien Mohsen Abdolvahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01611634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes hébraïques. Entretien scientifique avec Alessandro Guetta (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes économiques et commerce international. Entretien scientifique avec Julien Vercueil (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo – Partie 3/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 2/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes slaves et traitement automatique des langues. Entretien scientifique avec Patrice Pognan (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra Wulandaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & CAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et littérature africaine. Entretien scientifique avec Ursula Baumgardt (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Baumgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Utuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ummahan Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Miltat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 1/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 7/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 4/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 6/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 5/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de fête de l’île de Karpathos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassiadis Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimissiaris Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaskas Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diakogeorgiou Papa Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippakis Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – SANCTUAIRE AU SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – NUIT DE KANUMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (3/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (2/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DE SANKRANTI – 2002/2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉCIT AU JAMUKU DE LA DÉESSE SATTEMMA – 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060966v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vernerey-Kopp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sebillotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mousseau-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parra Gonzalez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Salin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quillien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mougel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laupie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Derue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237837v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vidal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737437v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04780155v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vassilaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03816478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bayard-Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Velde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03843542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson Normand de Chambourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Kamal Bushra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie El Hassak Marzorati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;line Leh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Genz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Saboor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed Said" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zeroual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Wana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03528155v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03548553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niborski Yitskhok" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Balla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03562350v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San San Hnin Tun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ali Farah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Keyhani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02284530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camelin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Feldman-Savelsberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momette Artiste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zammit" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Matta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750135v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgheis Alavi  Jafari" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Aly" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Ray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kartowski-A&#239;ach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marx-Gandebeuf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558089v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hervouet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623300v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Aarab" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angelis" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oliva" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pham" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desseaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lejoly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dias da Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558100v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamarre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lemeshko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dominik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01611634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Sung" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Lavoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536427v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yelles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiadis Ilias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimissiaris Kostas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaskas Manolis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakogeorgiou Papa Yannis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippakis Manolis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438023v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435821v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03428155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435788v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437991v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vernerey-Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sebillotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mousseau-Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parra Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Salin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quillien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mougel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laupie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Derue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04780155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vassilaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03816478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bayard-Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Velde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03843542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson Normand de Chambourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Kamal Bushra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed Said" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zeroual" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie El Hassak Marzorati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;line Leh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Genz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Saboor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03528155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Wana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03548553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niborski Yitskhok" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Balla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03562350v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San San Hnin Tun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ali Farah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02284530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camelin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Feldman-Savelsberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Keyhani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momette Artiste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zammit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Matta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgheis Alavi  Jafari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Aly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Ray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kartowski-A&#239;ach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marx-Gandebeuf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dias da Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623300v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Aarab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angelis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oliva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558089v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hervouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623373v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desseaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lejoly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamarre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558100v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lemeshko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dominik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01611634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Sung" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Lavoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536427v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yelles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiadis Ilias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimissiaris Kostas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaskas Manolis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakogeorgiou Papa Yannis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippakis Manolis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438023v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435821v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03428155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435788v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437991v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>