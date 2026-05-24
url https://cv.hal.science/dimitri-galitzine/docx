--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Galitzine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">www.dimitri-galitzine.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon intérêt pour la transmission et la diffusion des connaissances s'est affirmé comme un enjeu spécifique pendant mes études d’histoire à l’EHESS. Ces durant ces années de formation que j’ai commencé à réaliser des entretiens et des captations de séminaires.  Admis à poursuivre mes recherches en thèse, j'ai fait le choix de travailler les images en me professionnalisant dans l’activité audiovisuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitué à travailler en autonomie pour adapter mon offre aux budgets de la recherche, je rédige les conducteurs de mes interviews, en plus d'assurer la mise en scène, l'éclairage, la prise de son et d'image. Dès les débuts de mon activité j'ai mis ces compétences aux services d'institutions culturelles, principalement muséales, avec lesquelles j'ai développé mon expertise sur de nombreux formats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique des guerres civiles dans le monde. Un entretien avec Gilles Dorronsoro (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dorronsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des imaginaires du développement : une géographie sociale et culturelle du Chili. Un entretien avec Enrique Aliste (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements des études arméniennes en France. Un entretien avec Anaïd Donabedian-Demopoulos (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et savoirs des peuples de l’Arctique. Un entretien avec Marie Roué (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Panel 3] Sortir des catégories ? Hébergements alternatifs, résistances et contournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vernerey-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mousseau-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Parra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des études japonaises aux études aréales : pour une réflexion intégrée sur l’histoire culturelle du Japon. Un entretien avec Michael Lucken (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Table ronde] « De la recherche à l’action publique, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gardesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’Inde par la ville : des pratiques citadines aux politiques urbaines. Un entretien avec Véronique Dupont (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique du Congo. Un entretien avec Rémy Bazenguissa-Ganga (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Présentation d'ouvrage] &amp;quot;Migrations et sans-abrisme : recension bibliographique de la recherche en sciences sociales de 1970 à 2020&amp;quot; (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laupie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Derue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amazonie aux Nations unies : une anthropologie politique des peuples autochtones. Un entretien avec Irène Bellier (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Russie au prisme des relations internationales. Un entretien avec Marie-Pierre Rey (Université Paris 1 - Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflits armés en Afrique. Un entretien avec Marc-Antoine Pérouse de Montclos (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Perouse de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes atlantiques à la période moderne au prisme de l’expérience impériale et coloniale française et britannique. Un entretien avec Cécile Vidal (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et littérature tibétaines. Un entretien avec Françoise Robin (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie politique des ressources en Afrique. Un entretien avec Géraud Magrin (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique de l’Amérique centrale. Un entretien avec Gilles Bataillon (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues austronésiennes. Un entretien avec Isabelle Bril (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'Iran. Un entretien avec Bernard Hourcade (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés amérindiennes d'Amazonie. Un entretien avec Philippe Erikson (Université Paris Nanterre), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et linguistique grecques modernes. Un entretien avec Sophie Vassilaki (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vassilaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islamologie, le soufisme, la littérature hagiographique. Un entretien avec Jean-Jacques Thibon (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie (waka) et poétique du Japon classique. Un entretien avec Michel Vieillard-Baron (Inalco), par Sarah Gimenez (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature moderne et contemporaine japonaise. Un entretien avec Anne Bayard-Sakai (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bayard-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues bantoues et subsahariennes. Un entretien avec Mark Van de Velde (CNRS-Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sibériennes. Un entretien avec Dominique Samson Normand de Chambourg (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Samson Normand de Chambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisations judéo-espagnoles. Un entretien avec Marie-Christine Bornes Varol (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bornes-Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BASIL KAMAL BUSHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la Chine et de Taïwan. Un entretien avec Gilles Guiheux (Université de Paris) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiheux Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BABAK INANLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : AMAN MOHAMED SAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : OMAR ZEROUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie El Hassak Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Céline Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Final ANR LIMINAL (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Genz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Saboor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’Asie. Un entretien avec Jean-François Huchet (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOHAMED NOUR WANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;SANS - PAPIERS&amp;lt;/em&amp;gt; &amp;lt;p&amp;gt; UN POÈME DE MOHAMED NOUR WANA&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation yiddish. Un entretien avec Yitskhok Niborski (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niborski Yitskhok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOUSSA BALLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et civilisation birmanes. Un entretien avec San San Hnin Tun (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San San Hnin Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Guerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Gamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaik Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque final anr liminal (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantologie critique (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Veniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ali Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Bathaïe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Feldman-Savelsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02284530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrouz Keyhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momette Artiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgheis Alavi  Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Izaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kartowski-Aïach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kaue Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marx-Gandebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes balkaniques et macédoniennes. Entretien scientifique avec Frosa Pejoska (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Pejoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes malgaches. Entretien scientifique avec Louise Ouvrard (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabria Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Yao Tian, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes indonésiennes. Entretien scientifique avec Jérôme Samuel (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Son Tae-gyum, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Harumoto Yujiro, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes arabes. Entretien scientifique avec Sobhi Boustani (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhi Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Chen Yu-jie, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview du cinéaste iranien Mohsen Abdolvahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01611634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes hébraïques. Entretien scientifique avec Alessandro Guetta (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes économiques et commerce international. Entretien scientifique avec Julien Vercueil (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo – Partie 3/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 2/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes slaves et traitement automatique des langues. Entretien scientifique avec Patrice Pognan (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra Wulandaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & CAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et littérature africaine. Entretien scientifique avec Ursula Baumgardt (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Baumgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Utuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ummahan Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Miltat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 1/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 7/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 4/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 6/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 5/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de fête de l’île de Karpathos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassiadis Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimissiaris Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaskas Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diakogeorgiou Papa Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippakis Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – SANCTUAIRE AU SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – NUIT DE KANUMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (3/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (2/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DE SANKRANTI – 2002/2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉCIT AU JAMUKU DE LA DÉESSE SATTEMMA – 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.895833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Galitzine </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">www.dimitri-galitzine.com</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon intérêt pour la transmission et la diffusion des connaissances s'est affirmé comme un enjeu spécifique pendant mes études d’histoire à l’EHESS. Ces durant ces années de formation que j’ai commencé à réaliser des entretiens et des captations de séminaires.  Admis à poursuivre mes recherches en thèse, j'ai fait le choix de travailler les images en me professionnalisant dans l’activité audiovisuelle.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habitué à travailler en autonomie pour adapter mon offre aux budgets de la recherche, je rédige les conducteurs de mes interviews, en plus d'assurer la mise en scène, l'éclairage, la prise de son et d'image. Dès les débuts de mon activité j'ai mis ces compétences aux services d'institutions culturelles, principalement muséales, avec lesquelles j'ai développé mon expertise sur de nombreux formats.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (139)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique des guerres civiles dans le monde. Un entretien avec Gilles Dorronsoro (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dorronsoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des imaginaires du développement : une géographie sociale et culturelle du Chili. Un entretien avec Enrique Aliste (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Aliste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et savoirs des peuples de l’Arctique. Un entretien avec Marie Roué (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Roué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des études japonaises aux études aréales : pour une réflexion intégrée sur l’histoire culturelle du Japon. Un entretien avec Michael Lucken (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lucken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Panel 3] Sortir des catégories ? Hébergements alternatifs, résistances et contournements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vernerey-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mousseau-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Parra Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements des études arméniennes en France. Un entretien avec Anaïd Donabedian-Demopoulos (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïd Donabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique du Congo. Un entretien avec Rémy Bazenguissa-Ganga (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bazenguissa-Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir l’Inde par la ville : des pratiques citadines aux politiques urbaines. Un entretien avec Véronique Dupont (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Présentation d'ouvrage] &amp;quot;Migrations et sans-abrisme : recension bibliographique de la recherche en sciences sociales de 1970 à 2020&amp;quot; (à paraître)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Laupie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Derue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[JE] Quelle(s) porte(s) vers l'hébergement pour les personnes migrantes ? [Table ronde] « De la recherche à l’action publique, regards croisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Quillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gardesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05060916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Amazonie aux Nations unies : une anthropologie politique des peuples autochtones. Un entretien avec Irène Bellier (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de la Russie au prisme des relations internationales. Un entretien avec Marie-Pierre Rey (Université Paris 1 - Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des conflits armés en Afrique. Un entretien avec Marc-Antoine Pérouse de Montclos (IRD), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Perouse de Montclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et littérature tibétaines. Un entretien avec Françoise Robin (Inalco), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie politique des ressources en Afrique. Un entretien avec Géraud Magrin (Université Paris 1 – Panthéon-Sorbonne), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Magrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes atlantiques à la période moderne au prisme de l’expérience impériale et coloniale française et britannique. Un entretien avec Cécile Vidal (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une sociologie politique de l’Amérique centrale. Un entretien avec Gilles Bataillon (EHESS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours et Mosaïque d'Anecdotes, à la rencontre de Danielle Elisseeff (Ecole du Louvre, CECMC-EHESS).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Elisseeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues austronésiennes. Un entretien avec Isabelle Bril (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie de l'Amérique latine, enseignement du guarani et études des manuscrits amérindiens. Un entretien avec Capucine Boidin (IHEAL et CREDA, Université Sorbonne Nouvelle), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la publication des Carnets de missions au Vietnam (1967−1987) de Jean-Michel Krivine. Un entretien avec Emmanuel Poisson (Université Paris Cité), par Elisabeth de Pablo (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie de l'Iran. Un entretien avec Bernard Hourcade (CNRS), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Hourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études hébraïques, philosophie et pensée juives. Un entretien avec Alessandro Guetta (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés amérindiennes d'Amazonie. Un entretien avec Philippe Erikson (Université Paris Nanterre), par Bastien Sepúlveda (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire et linguistique grecques modernes. Un entretien avec Sophie Vassilaki (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Vassilaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'islamologie, le soufisme, la littérature hagiographique. Un entretien avec Jean-Jacques Thibon (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Thibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie (waka) et poétique du Japon classique. Un entretien avec Michel Vieillard-Baron (Inalco), par Sarah Gimenez (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vieillard-Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues en danger des îles Ryūkyū. Un entretien avec Thomas Pellard (CNRS-CRLAO) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pellard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature moderne et contemporaine japonaise. Un entretien avec Anne Bayard-Sakai (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bayard-Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues bantoues et subsahariennes. Un entretien avec Mark Van de Velde (CNRS-Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études sibériennes. Un entretien avec Dominique Samson Normand de Chambourg (Inalco), par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Samson Normand de Chambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues, littérature et histoire turques. Un entretien avec Michel Bozdémir (Inalco), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bozdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistique du chinois archaïque. Un entretien avec Laurent Sagart (CNRS), par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sagart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisations judéo-espagnoles. Un entretien avec Marie-Christine Bornes Varol (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bornes-Varol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BASIL KAMAL BUSHRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la Chine et de Taïwan. Un entretien avec Gilles Guiheux (Université de Paris) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiheux Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506722v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : BABAK INANLOU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie El Hassak Marzorati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Parvaz Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Céline Leh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Final ANR LIMINAL (10)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Genz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Saboor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : AMAN MOHAMED SAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : OMAR ZEROUAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Zeroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Trucco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Inanlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de l’Asie. Un entretien avec Jean-François Huchet (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études iraniennes. Un entretien avec Matteo de Chiara (Inalco) par Elisabeth de Pablo (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo de Chiara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427082v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOHAMED NOUR WANA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;em&amp;gt;SANS - PAPIERS&amp;lt;/em&amp;gt; &amp;lt;p&amp;gt; UN POÈME DE MOHAMED NOUR WANA&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nour Wana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahzaman Haque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Yakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Samoyault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue, littérature et civilisation yiddish. Un entretien avec Yitskhok Niborski (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niborski Yitskhok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAROLES DE MÉDIATEURS-PAIRS : MOUSSA BALLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Balla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et civilisation birmanes. Un entretien avec San San Hnin Tun (Inalco) par Sarah Gimenez (Inalco).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San San Hnin Tun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562350v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Guerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamad Gamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaik Pian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque final anr liminal (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thiollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gemenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Alioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basil Kamal Bushra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrantologie critique (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Péraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schmoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ali Farah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Héran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Coppey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medard Chanhoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275502v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guiheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leservoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282221v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Lalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Beloued</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Perraudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoual Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azita Bathaïe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international « Mobilités sociales et migrations internationales » (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Debonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sakho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenia Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Meyran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Georges Tin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Douxami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrouz Keyhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangeline Masson-Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Grysole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Camelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Feldman-Savelsberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02284530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helder de Schutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Veniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Marcé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanes Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Malaquais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Zammit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momette Artiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayatte Lakraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Pestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouche Kunth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgheis Alavi  Jafari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisham Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Terrazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Dubucs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Izaguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Siblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Vallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLOQUE MI-PARCOURS ANR LIMINAL (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Leclerc-Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Le Marec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Djigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour de la restitution (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Nur Goni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bosc-Tiessé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02275518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques du refuge (4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Dalage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Carolina da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kartowski-Aïach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités sociales et migrations internationales (5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Perdoncin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Kaue Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Saib Musette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02282260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SÉMINAIRE DOCTORAL LIMINAL (6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Moghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Marx-Gandebeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02079759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le smartphone&amp;quot; par Albin Wagener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Wagener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Présentations et projections.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beraat Gökkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Levivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01830348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caddie&amp;quot; par Anna-Louise Milne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets et sujets de la migration dans l'espace médiatique : construction des discours et des représentations. / Au-delà de la médiatisation : métamorphoses de l’objet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Fanlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Louise Milne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Tackway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01820452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amulette&amp;quot; par Saskia Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saskia Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capuche&amp;quot; par Yasmine Bouagga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Bouagga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière&amp;quot; par Catherine Wihtold de Wenden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Wihtol de Wenden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes malgaches. Entretien scientifique avec Louise Ouvrard (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabria Aarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella de Angelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623300v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Yao Tian, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poussette&amp;quot; par Christine Davoudian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Davoudian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tente&amp;quot; par Michel Agier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Agier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes indonésiennes. Entretien scientifique avec Jérôme Samuel (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Lejoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes balkaniques et macédoniennes. Entretien scientifique avec Frosa Pejoska (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frosa Pejoska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac de couchage&amp;quot; par Chowra Makaremi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les papiers&amp;quot; par Marie-Caroline Saglio Yatzimirsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sac plastique&amp;quot; par Christiane Vollaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01914466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Harumoto Yujiro, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Chatainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Massol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558100v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Son Tae-gyum, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Spriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Desseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes arabes. Entretien scientifique avec Sobhi Boustani (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobhi Boustani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Dominik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes hébraïques. Entretien scientifique avec Alessandro Guetta (INALCO, Paris).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Guetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Pon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview du cinéaste iranien Mohsen Abdolvahab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriia Lemeshko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Razanadrakoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01611634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview de Chen Yu-jie, cinéaste, FICA Vesoul 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01558121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes économiques et commerce international. Entretien scientifique avec Julien Vercueil (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vercueil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Moyaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01623236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo – Partie 3/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 2/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes slaves et traitement automatique des langues. Entretien scientifique avec Patrice Pognan (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pognan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bellay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libra Wulandaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lerouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Janod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & CAMPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oralité et littérature africaine. Entretien scientifique avec Ursula Baumgardt (INALCO, Paris)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Baumgardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Utuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ummahan Ugur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Miltat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 1/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 7/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXILS & UTOPIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chowra Makaremi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Vollaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Cauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01377318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 6/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 5/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funérailles en pays betsileo - Partie 4/7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Ouvrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01536421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Poinsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nisrine Al Zahre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01436622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime et le témoin dans la mémoire de la dictature (1964-1985) dans le Brésil actuel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation '77: The Forging of a New Opposition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chants de fête de l’île de Karpathos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastassiadis Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimissiaris Kostas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balaskas Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diakogeorgiou Papa Yannis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippakis Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01326359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O status cultural do jornalismo brasileiro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bergamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chèque Tzanck&amp;quot; de Marcel Duchamp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudier l'exil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nuselovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy L. Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Brésil, pays émergé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Théry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Gousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théologie de la libération à la «bourse famille» en Amazonie : la méthodologie anthropologique à l’épreuve du changement social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Bronrizio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01514940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie chinoise ancienne et culture visuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien-Jen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neli Dobreva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01469760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les années Lula : politiques sociales ou néolibéralisme ? - A l'occasion de la publication du numéro 6 de la revue Brésil(s).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Garcia dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Zanin Shimbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Veloso Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Odyssée atlantique de Manoel de Salvador : l’esclavage et la vie sociale à Luanda (Angola) au XVIIIe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquinaldo Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lima Barreto et les impasses de la modernité brésilienne : quand liberté n’est pas synonyme d'égalité et que l’exclusion s’articule à l’intégration sociale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Schwarcz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilda Mendes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth de Pablo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Mareglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01519008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemmes anthropologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisa Schpun Mônica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Fry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herrenschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-01518988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – SANCTUAIRE AU SERPENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA – NUIT DE KANUMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (3/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (2/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DE SANKRANTI – 2002/2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉCIT AU JAMUKU DE LA DÉESSE SATTEMMA – 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FÊTE DE LA DÉESSE SATTEMMA (1/1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Negers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Galitzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vernerey-Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sebillotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mousseau-Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parra Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140866v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060916v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Salin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quillien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mougel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237837v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laupie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Derue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04780155v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571139v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vassilaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03816478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bayard-Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Velde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03843542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson Normand de Chambourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Kamal Bushra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed Said" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525618v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zeroual" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie El Hassak Marzorati" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;line Leh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Genz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Saboor" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03528155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Wana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03548553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niborski Yitskhok" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Balla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03562350v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San San Hnin Tun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ali Farah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282335v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02284530v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camelin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Feldman-Savelsberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079270v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Keyhani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281372v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momette Artiste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568827v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zammit" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Matta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgheis Alavi  Jafari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Aly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281346v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Ray" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kartowski-A&#239;ach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marx-Gandebeuf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623187v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dias da Silva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623300v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Aarab" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angelis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oliva" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pham" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558089v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hervouet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623373v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desseaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lejoly" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558111v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamarre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558100v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lemeshko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dominik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558121v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01611634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Sung" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Lavoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536427v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436622v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yelles" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536421v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536426v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536424v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiadis Ilias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimissiaris Kostas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaskas Manolis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakogeorgiou Papa Yannis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippakis Manolis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438023v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435821v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03428155v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435788v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437991v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381896v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dorronsoro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281711v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739858v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rou&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140866v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060966v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vernerey-Kopp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sebillotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mousseau-Fernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Parra Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135792v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;d Donab&#233;dian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bazenguissa-Ganga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237837v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Laupie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Derue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05060916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Salin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quillien" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Mougel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Bellier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Perouse de Montclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04780155v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571139v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Magrin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006828v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vidal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966321v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bataillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04577354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Elisseeff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04513571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04514432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hourcade" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04242566v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Erikson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790282v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vassilaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03816478v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Thibon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03790242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vieillard-Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03835082v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pellard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bayard-Sakai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03793933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van de Velde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03843542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Samson Normand de Chambourg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03889633v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bozdemir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03921372v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sagart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bornes-Varol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Kamal Bushra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03506722v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiheux Gilles" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Inanlou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Moghani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie El Hassak Marzorati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Parvaz Ahmad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;line Leh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Genz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Saboor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed Said" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525618v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zeroual" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Trucco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatte Lakraa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pestre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03528155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huchet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03427082v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo de Chiara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525610v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nour Wana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzaman Haque" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mohamed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Yakoubi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lalande" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518938v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Samoyault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03548553v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niborski Yitskhok" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Balla" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03562350v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=San San Hnin Tun" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522995v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canut" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Guerey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamad Gamal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaik Pian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525079v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thiollet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gemenne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alioua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Delaplace" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02985394v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schmoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ali Farah" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281744v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bidet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeng Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Terrazzoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275502v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Cousin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coppey" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Chanhoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282221v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guiheux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Renard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leservoisier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Drif" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Perraudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Steinmetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Tassin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Mahroug" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azita Batha&#239;e" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281802v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Debonneville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence L&#233;vy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Navarro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sakho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281592v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dalage" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Vilela" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bouagga" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Meyran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Georges Tin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Keyhani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wolmark" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02284530v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grysole" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Camelin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cosquer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Feldman-Savelsberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02747093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder de Schutter" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L&#233;cuyer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Veniard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Marc&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Louis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275299v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nativel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Malaquais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02568827v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Zammit" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281372v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momette Artiste" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569020v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouche Kunth" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Matta" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02750135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgheis Alavi  Jafari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Aly" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282334v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Dubucs" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Izaguirre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siblot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vallot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02569011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leclerc-Olive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Marec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Djigo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Ray" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02275518v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Nur Goni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Loumpet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02281601v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina da Silva" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kartowski-A&#239;ach" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Vollaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02079759v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marx-Gandebeuf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914485v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830348v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beraat G&#246;kkus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Levivier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914477v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Louise Milne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01820452v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marquette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Milne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tackway" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914490v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914463v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wihtol de Wenden" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623300v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabria Aarab" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella de Angelis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Oliva" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pham" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558089v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lacour" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hervouet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914473v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Davoudian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914343v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623373v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Samuel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Desseaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Lejoly" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623187v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosa Pejoska" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dias da Silva" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Te Wang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914476v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914474v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01914466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558100v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558111v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lamarre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623146v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobhi Boustani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriia Lemeshko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dominik" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01611634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01558121v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623236v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vercueil" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Sung" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536389v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377093v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Lavoine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536388v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536427v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01377318v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cauwer" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thiery" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536426v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536424v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01536421v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Al Zahre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Yelles" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518809v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sarti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Gousset" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518921v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Green" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326359v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassiadis Ilias" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antimissiaris Kostas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balaskas Manolis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diakogeorgiou Papa Yannis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippakis Manolis" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518878v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergamo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02183023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Read" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469781v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nuselovici" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy L. Green" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schulz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Lee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518934v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01514940v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bronrizio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mareglia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469760v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien-Jen Lin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518794v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Georges" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cabanes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Garcia dos Santos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Zanin Shimbo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veloso Hirata" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519032v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roquinaldo Ferreira" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01519008v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Schwarcz" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilda Mendes dos Santos" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01518988v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boyer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herrenschmidt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hoffmann" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438025v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negers" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03438023v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435821v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03435788v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03428155v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437988v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437995v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03437991v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>