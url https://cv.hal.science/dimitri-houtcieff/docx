--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -376,3822 +376,3822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03742016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clôture de la liquidation de la caution : le cofidéjusseur solvens sans recours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, pp.1612</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03337205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réforme des sûretés et droit des sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.677</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03464594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en oeuvre du bénéfice de disproportion : en attendant la réforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 09, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03332331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'appréciation subjective de la disproportion manifeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 01, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03105572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présomption de proportionnalité du cautionnement et devoir de mise en garde du créancier : en attendant la réforme !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 03, pp.174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03151827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Clôture de la liquidation de la caution : le cofidéjusseur solvens sans recours</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devoir de mise en garde du banquier : l'appréciation mesurée du risque d'endettement excessif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 07 et 08, pp.434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03277463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un retour aux bonnes mœurs contractuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le créancier ne peut invoquer la force majeure : qui ne profite pas paye quand même !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03140424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalité du plafonnement du déplafonnement en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La renonciation ne se présume pas (mais peut être tacite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08-09, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subjectivation de la proportionnalité du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contexte judiciaire sur l'intensité de la lettre d'intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution réglant spontanément une dette annulable peut être partiellement déchue de son recours après paiement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.574</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion d'exception purement personnelle au débiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étendue du recours du codébiteur solvens contre le coobligé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : l'accessoriété suppose la dualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 07, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences de l'extinction des effets d'une clause d'inaliénabilité sur la promesse portant sur le bien qu'elle affecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02594866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la renonciation à la rétractation ressuscite le contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation enrichie des arrêts de la Cour de cassation : sans commentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30, pp.1612</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.677</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement s'apprécie sans tenir compte de la garantie antérieure déclarée nulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 01, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 09, pp.497</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 145-16-2 du code de commerce ne répond pas à un motif impérieux d'intérêt général justifiant son application immédiate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 06, pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 07 et 08, pp.434</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-loyer : le fruit défendu au locataire est recueilli par le propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour un retour aux bonnes mœurs contractuelles</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture de la procédure collective prive le créancier de la sûreté consentie lors de la conciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.498</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre d'intention : le contexte judiciaire peut emporter une obligation de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire n'a pas qualité pour défendre à une demande de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et prospective des différentes réformes impactant le bail commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire d'un immeuble est tenu dès l'acquisition de réaliser les travaux nécessaires à la délivrance conforme du bien loué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La levée de l'option par le bénéficiaire d'une promesse unilatérale postérieurement à la rétractation du promettant exclut la rencontre de volontés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de la prescription à l'égard d'un codébiteur produit ses effets à l'égard de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en matière commerciale, la solidarité active ne se présume pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cautionnement réel » n'est pas un cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui ne se cautionne pas s'énonce clairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cautionnement administratif » s'inspire du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08-09, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disproportion du cautionnement dans tous ses états matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation de la proportionnalité du cautionnement tient compte des revenus versés par le débiteur à la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : durée déterminée, durée indéterminée ou durée précise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toute faute contractuelle n'est pas nécessairement délictuelle à l'égard du tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21, pp.1225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d'exécution n'écarte pas la perpétuité de l'exception de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la disproportion pèse sur la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par la loi, mais au-delà de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 650-1 du code de commerce n'est pas applicable à l'action en responsabilité de la caution contre le fournisseur de crédit manquant à son devoir de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le formalisme du code de la consommation ne s'applique pas à l'engagement de caution solidaire d'une décision judiciaire et constaté par acte authentique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07, pp.344</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exécution fait obstacle à la perpétuité de l'exception de nullité, indépendamment de la personne qui l'effectue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'incompressible casuistique de la protection du consentement de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cautionnement à l'épreuve de la réforme du droit des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.2183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel ANDREU, Du changement de débiteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 04, pp.757</w:t>
+              <w:t xml:space="preserve">, 2011, 02, pp.422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.118</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02248821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand tout ce qui est disproportionné devient insignifiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.1985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 08-09, pp.384</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02212063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'importance d'être constant : vers une consécration du principe de cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 05, pp.293</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demi-consécration de l'interdiction de se contredire au préjudice d'autrui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.1245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 07, pp.344</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perte d'une chance de ne pas cautionner ou l'indemnisation du hasard et des coïncidences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.2971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 01, pp.48</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d'information du banquier : quand les documents publicitaires désinforment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38, pp.2697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 02, pp.101</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exceptions inhérentes à la dette n'ont rien de personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31, pp.2201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.294</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers l'obligation du créancier d'exercer une faculté conformément aux intérêts de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 01, pp.25</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02210148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édifiante histoire d'un intermédiaire médiatisé qui n'était pas mandataire...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42, pp.2933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.574</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02209678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une extension du champ d'application du bénéfice de subrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24, pp.1693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...2621 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02209338v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02209678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une théorie du bénéfice de subrogation de la caution</w:t>
               </w:r>
@@ -5328,195 +5328,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cause du contrat ou contrepartie convenue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bouhier; Dimitri Houtcieff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats de droit privé et contrats de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, 2019, 978-2-275-06337-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tiers et effet relatif du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats de droit privé et contrats de droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161310v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02161180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du contrat sur les tiers</w:t>
               </w:r>
@@ -5799,193 +5799,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crypto-actifs : de la conformité prudentielle au contentieux contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, https://www.village-justice.com/articles/crypto-actifs-conformite-prudentielle-contentieux-contractuel,55591.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le promettant signataire d'une promesse unilatérale de vente s'oblige définitivement à vendre dès la conclusion : la motivation, le dit et non-dit.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révocation de l'avocat : l'attraction de la rupture brutale des relations commerciales établies - commentaire de Cass. 2e civ., 10 nov. 2021, n° 20-15.361</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03498749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6132,51 +6207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151827v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450902v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450919v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217177v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217138v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217095v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217113v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Thioye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mon&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planckeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazeaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rosa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Folliot Lalliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498757v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498749v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Thioye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mon&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planckeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Folliot Lalliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Antunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>