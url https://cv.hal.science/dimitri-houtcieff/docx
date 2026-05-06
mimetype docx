--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -928,2235 +928,2235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03140424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La renonciation ne se présume pas (mais peut être tacite)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 08-09, pp.384</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02941758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la subjectivation de la proportionnalité du cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La constitutionnalité du plafonnement du déplafonnement en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 06, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02864684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La renonciation ne se présume pas (mais peut être tacite)</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence du contexte judiciaire sur l'intensité de la lettre d'intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution réglant spontanément une dette annulable peut être partiellement déchue de son recours après paiement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 08-09, pp.384</w:t>
+              <w:t xml:space="preserve">, 2020, 12, pp.574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 05, pp.293</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03080591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion d'exception purement personnelle au débiteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 02, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 01, pp.25</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02486681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étendue du recours du codébiteur solvens contre le coobligé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La caution réglant spontanément une dette annulable peut être partiellement déchue de son recours après paiement</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : l'accessoriété suppose la dualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.574</w:t>
+              <w:t xml:space="preserve">, 2020, 07, pp.344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la notion d'exception purement personnelle au débiteur</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02888523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des conséquences de l'extinction des effets d'une clause d'inaliénabilité sur la promesse portant sur le bien qu'elle affecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 02, pp.101</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'étendue du recours du codébiteur solvens contre le coobligé</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02594866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la renonciation à la rétractation ressuscite le contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 01, pp.48</w:t>
+              <w:t xml:space="preserve">, 2020, 10, pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cautionnement : l'accessoriété suppose la dualité</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motivation enrichie des arrêts de la Cour de cassation : sans commentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02526073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La proportionnalité du cautionnement s'apprécie sans tenir compte de la garantie antérieure déclarée nulle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 07, pp.344</w:t>
+              <w:t xml:space="preserve">, 2019, 01, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des conséquences de l'extinction des effets d'une clause d'inaliénabilité sur la promesse portant sur le bien qu'elle affecte</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'article L. 145-16-2 du code de commerce ne répond pas à un motif impérieux d'intérêt général justifiant son application immédiate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 05, pp.248</w:t>
+              <w:t xml:space="preserve">, 2019, 06, pp.306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la renonciation à la rétractation ressuscite le contrat</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous-loyer : le fruit défendu au locataire est recueilli par le propriétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.796</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture de la procédure collective prive le créancier de la sûreté consentie lors de la conciliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, pp.442</w:t>
+              <w:t xml:space="preserve">, 2019, 11, pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Motivation enrichie des arrêts de la Cour de cassation : sans commentaire ?</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre d'intention : le contexte judiciaire peut emporter une obligation de résultat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire n'a pas qualité pour défendre à une demande de résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et prospective des différentes réformes impactant le bail commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 07, pp.522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02452689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le propriétaire d'un immeuble est tenu dès l'acquisition de réaliser les travaux nécessaires à la délivrance conforme du bien loué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 05, pp.254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La levée de l'option par le bénéficiaire d'une promesse unilatérale postérieurement à la rétractation du promettant exclut la rencontre de volontés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de la prescription à l'égard d'un codébiteur produit ses effets à l'égard de tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même en matière commerciale, la solidarité active ne se présume pas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.547</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cautionnement réel » n'est pas un cautionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 05, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui ne se cautionne pas s'énonce clairement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 04, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « cautionnement administratif » s'inspire du code de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08-09, pp.391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disproportion du cautionnement dans tous ses états matrimoniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 07, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréciation de la proportionnalité du cautionnement tient compte des revenus versés par le débiteur à la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cautionnement : durée déterminée, durée indéterminée ou durée précise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.139-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de la disproportion pèse sur la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.494</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02217115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par la loi, mais au-delà de la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Contrats d'affaires : concurrence, distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 04, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toute faute contractuelle n'est pas nécessairement délictuelle à l'égard du tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12, pp.662</w:t>
+              <w:t xml:space="preserve">, 2017, 21, pp.1225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 01, pp.43</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01844223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La demande d'exécution n'écarte pas la perpétuité de l'exception de nullité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Houtcieff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.738</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...1241 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01843842v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02216826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'article L. 650-1 du code de commerce n'est pas applicable à l'action en responsabilité de la caution contre le fournisseur de crédit manquant à son devoir de mise en garde</w:t>
               </w:r>
@@ -6207,51 +6207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941758v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Thioye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mon&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planckeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Folliot Lalliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Antunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04700023v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Houtcieff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04291893v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04211310v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03742016v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03337205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03464594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105572v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03151827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277463v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02941758v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566556v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487936v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03080591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02594866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02526073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452709v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450924v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450909v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450895v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217150v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217138v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02217084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216821v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215607v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02248821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02212063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210984v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02210148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rolin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02247346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530884v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Thioye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Damas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mon&#233;ger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planckeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouhier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177053v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571006v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazeaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de La Rosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161310v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Folliot Lalliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611763v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611765v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Antunes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>