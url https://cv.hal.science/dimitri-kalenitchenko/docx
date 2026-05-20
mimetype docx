--- v0 (2026-04-09)
+++ v1 (2026-05-20)
@@ -1,3879 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3828 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Kalenitchenko </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dimitri-kalenitchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8316-0784</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189424281</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0sfh66oAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuary for vulnerable Arctic species at the Borealis Mud Volcano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Panieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Ferré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereshteh Hemmateenejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.504. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55712-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arctic natural oil seep investigated from space to the seafloor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Panieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia P Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Vulcano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Savini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 907, pp.167788. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methanotroph activity and connectivity between two seep systems north off Svalbard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Moser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Panieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.1287226. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2024.1287226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HgCl2 addition to pore water samples from cold seeps can affect the geochemistry of dissolved inorganic carbon ([DIC], δ13CDIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteus Lindgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Panieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 251, pp.104236. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2023.104236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handwritten letters and photo albums linking geoscientists with school classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathew A Stiller-Reeve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Alyse Waghorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Vadakkepuliyambatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gc-6-1-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated methane alters dissolved organic matter composition in the Arctic Ocean cold seeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammed Fatih Sert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah D Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim R de Groot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo Kekäläinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Jänis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1290882. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2023.1290882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Vents Beneath an Icy Ocean: The Aurora Vent Field, Gakkel Ridge, Revealed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Ramirez-Llodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Argentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Boetius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5670/oceanog.2023.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical contingency impacts on community assembly and ecosystem function in chemosynthetic marine ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E Galand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.13994. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-92613-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal shifts of microbial methane oxidation in Arctic shelf waters above gas seeps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Gründger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Probandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Knittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66, pp.1896 - 1914. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protist communities along freshwater–marine transition zones in Hudson Bay (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa C Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Mundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/elementa.2021.00111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Methane on Microbial Communities at Marine Arctic Gas Hydrate Bearing Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette M Svenning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Gründger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Niemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.01932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity and Species Change in the Arctic Ocean: A View Through the Lens of Nares Strait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Joli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Potvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Éric Tremblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic Foraminifera in Arctic Methane Hydrate Bearing Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Panieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting Winter Versus Summer Microbial Communities and Metabolic Functions in a Permafrost Thaw Lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connie Lovejoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Cruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Culley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.01656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal contaminations impact archaeal community composition, abundance and function in remote alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergi Compte-Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles M Borrego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Moussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jeanbille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Ximena Restrepo-Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.2422-2437. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrarare marine microbes contribute to key sulphur-related ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (6), pp.1494-1504. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.14513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteria alone establish the chemical basis of the wood-fall chemosynthetic ecosystem in the deep-sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Dadaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Peru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Besserer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2), pp.367-379. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2017.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The early conversion of deep-sea wood falls into chemosynthetic hotspots revealed by in situ monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Péru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contreira Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. E Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.907. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-17463-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meiofaunal diversity by combined morphological and molecular approaches in a shallow Mediterranean sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jadwiga Rzeznik-Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Bodiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 164 (3), pp.40. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-017-3074-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological succession leads to chemosynthesis in mats colonizing wood in sea water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (9), pp.2246 - 2258. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense water plumes modulate richness and productivity of deep sea microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Marco Luna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Chiggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grazia Marina Quero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Bongiorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.4537 - 4548. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of bacteria-host associations suggest different ecological strategies between two reef building cold-water coral species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne.-Leila Meistertzheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lartaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bessalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.12-22. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2016.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal and spatial constraints on community assembly during microbial colonization of wood in seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja K Fagervold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey M Pruski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vétion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Yücel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (12), pp.2657-2670 </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2015.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem productivity is associated with bacterial phylogenetic distance in surface marine waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre E. Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Salter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (23), pp.5785-5795 </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.13347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Communities in Sunken Wood Are Structured by Wood-Boring Bivalves and Location in a Submarine Canyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja K. Fagervold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Borowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nunes-Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0096248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane in Svalbard (SvalGaSess)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hodson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabby Kleber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Platt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geert Hengsens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Unis the university center of Svalbard. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique et rôle des microorganismes dans l'écosystème bois coulé en milieu profond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Kalenitchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecosystèmes. Université Pierre et Marie Curie - Paris VI, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA066215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01290992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3934,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60F1D213"/>
+    <w:nsid w:val="50CA1EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4165,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-kalenitchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8316-0784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189424281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Panieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Argentino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Hemmateenejad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55712-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267920v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia P Ramalho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vulcano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167788" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R de Groot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1287226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus Lindgren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104236" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A Stiller-Reeve" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Alyse Waghorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Vadakkepuliyambatta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-6-1-2023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574362v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Fatih Sert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Schweitzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1290882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876877v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Boetius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Costa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jacquemot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Matthes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Mundy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284167v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Galand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92613-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333760v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gr&#252;ndger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Probandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knittel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11731" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333753v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M Svenning" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Niemann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01932" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Culley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01656" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Potvin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00479" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Borrelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00765" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696574v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalenitchenko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contreira Pereira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petetin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Galand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17463-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333736v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Luna" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bongiorni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13510" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QXFH2Z6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13347" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230468v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nunes-Jorge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096248" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hodson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Kleber" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hengsens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290992v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066215" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitri-kalenitchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8316-0784" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189424281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0sfh66oAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Panieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Argentino" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Savini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ferr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereshteh Hemmateenejad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55712-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia P Ramalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Vulcano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167788" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612191v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim R de Groot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kalenitchenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2024.1287226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259013v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteus Lindgren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2023.104236" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew A Stiller-Reeve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Alyse Waghorn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Vadakkepuliyambatta" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gc-6-1-2023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Fatih Sert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah D Schweitzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Kek&#228;l&#228;inen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne J&#228;nis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1290882" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876877v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Baker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Boetius" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2023.103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03284167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E Galand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-92613-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Gr&#252;ndger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Probandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Knittel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carrier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11731" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jacquemot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa C Matthes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vigneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Mundy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.00111" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette M Svenning" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Niemann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01932" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Potvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;ric Tremblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connie Lovejoy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00479" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Borrelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00765" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Cruaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Culley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01656" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836458v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Compte-Port" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles M Borrego" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moussard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jeanbille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Ximena Restrepo-Ortiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14252" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14513" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dadaglio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.163" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01696574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalenitchenko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;ru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contreira Pereira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petetin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E Galand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17463-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492903v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadwiga Rzeznik-Orignac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Mariette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bodiou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3074-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01557782v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petetin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Marco Luna" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chiggiato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bongiorni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13510" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1QXFH2Z6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01380580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne.-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lartaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bessalam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2016.04.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01340234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Pruski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Y&#252;cel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.61" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Salter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13347" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230468v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Romano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Borowski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nunes-Jorge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0096248" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hodson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabby Kleber" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Platt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Hengsens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01290992v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066215" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>