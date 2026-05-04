--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In its very early phases, COVID-19 shifts the associations between alcohol consumption and psychological symptoms in young adults</w:t>
+                <w:t xml:space="preserve">Impulsivity and neuroticism share distinct functional connectivity signatures with alcohol-use risk in youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Janson</w:t>
+                <w:t xml:space="preserve">Annie Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun L.W. Bokde</w:t>
+                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Garavan</w:t>
+                <w:t xml:space="preserve">Qinghao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penny Gowland</w:t>
+                <w:t xml:space="preserve">Marzieh Babaeianjelodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (1), pp.e77. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.953 - 962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-025-03196-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478384v1</w:t>
+                <w:t xml:space="preserve">hal-05482105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent maturation of cortical excitation-inhibition ratio based on individualized biophysical network modeling</w:t>
+                <w:t xml:space="preserve">Variation in moment-to-moment brain state engagement follows a consistent trajectory during development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Saberi</w:t>
+                <w:t xml:space="preserve">Jean Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wischnewski</w:t>
+                <w:t xml:space="preserve">Link Tejavibulya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyesam Jung</w:t>
+                <w:t xml:space="preserve">Wei Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Lotter</w:t>
+                <w:t xml:space="preserve">Lora Cope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lina Schaare</w:t>
+                <w:t xml:space="preserve">Jillian Hardee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (23), pp.eadr8164. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (22), pp.3863-3875.e6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr8164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2025.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478387v1</w:t>
+                <w:t xml:space="preserve">hal-05466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t>
               </w:r>
@@ -560,1979 +560,1979 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun L W Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 277, pp.112955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping developmental transitions in mental health from mid‐ to late‐adolescence: Concurrent and longitudinal links to cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct neural networks of emotional valence and uncertainty in the human amygdala underlying different mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Parker</w:t>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bennett</w:t>
+                <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pass</w:t>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCPP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcv2.70016⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (13), pp.2061-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482227v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the coupling between tract reachability and cortical geometry of the human brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical connectivity development constrains medial–lateral topography in the dorsal prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Zalesky</w:t>
+                <w:t xml:space="preserve">Wen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufan Wang</w:t>
+                <w:t xml:space="preserve">Weiyang Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Ma</w:t>
+                <w:t xml:space="preserve">Jin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congying Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62812-9⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466185v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do white matter microstructural alterations associated with childhood maltreatment explain psychopathology in early adulthood?—a longitudinal neuroimaging study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Pasion</w:t>
+                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Amaoui</w:t>
+                <w:t xml:space="preserve">Brian Kiluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Paiva</w:t>
+                <w:t xml:space="preserve">Marc Potenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Macedo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Bourbon-Teles</w:t>
+                <w:t xml:space="preserve">Hugh Garavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-025-02864-w⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (8), pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556732v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity behaviors and white matter mediate the relationship between genetic risk for cannabis use disorder and early cannabis use in adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping developmental transitions in mental health from mid‐ to late‐adolescence: Concurrent and longitudinal links to cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Mareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Basso Cupertino</w:t>
+                <w:t xml:space="preserve">Jenna Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Elizabeth Medland</w:t>
+                <w:t xml:space="preserve">Marc Bennett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Juliano</w:t>
+                <w:t xml:space="preserve">Laura Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.16750⟩</w:t>
+              <w:t xml:space="preserve">JCPP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcv2.70016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556723v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulsivity behaviors and white matter mediate the relationship between genetic risk for cannabis use disorder and early cannabis use in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Basso Cupertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Elizabeth Medland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
+                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kiluk</w:t>
+                <w:t xml:space="preserve">Zhipeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Potenza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120 (5), pp.984-996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/add.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466283v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical connectivity development constrains medial–lateral topography in the dorsal prefrontal cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do white matter microstructural alterations associated with childhood maltreatment explain psychopathology in early adulthood?—a longitudinal neuroimaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Pasion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Li</w:t>
+                <w:t xml:space="preserve">Sofia Amaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyang Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Wang</w:t>
+                <w:t xml:space="preserve">Tiago Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Li</w:t>
+                <w:t xml:space="preserve">Inês Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congying Chu</w:t>
+                <w:t xml:space="preserve">José Bourbon-Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-025-02864-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482131v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct neural networks of emotional valence and uncertainty in the human amygdala underlying different mental disorders</w:t>
+                <w:t xml:space="preserve">Mapping the coupling between tract reachability and cortical geometry of the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shitong Xiang</w:t>
+                <w:t xml:space="preserve">Deying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Xie</w:t>
+                <w:t xml:space="preserve">Andrew Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Yufan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Barker</w:t>
+                <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (13), pp.2061-2065. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62812-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556713v1</w:t>
+                <w:t xml:space="preserve">hal-05466185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships of eating behaviors with psychopathology, brain maturation and genetic risk for obesity in an adolescent cohort study</w:t>
+                <w:t xml:space="preserve">In its very early phases, COVID-19 shifts the associations between alcohol consumption and psychological symptoms in young adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyang Yu</w:t>
+                <w:t xml:space="preserve">Karina Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuo Zhang</w:t>
+                <w:t xml:space="preserve">Arun L.W. Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Garavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Herle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gareth J Barker</w:t>
+                <w:t xml:space="preserve">Penny Gowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44220-024-00354-7⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478432v1</w:t>
+                <w:t xml:space="preserve">hal-05478384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Adolescent maturation of cortical excitation-inhibition ratio based on individualized biophysical network modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Saberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wischnewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyesam Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Lotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lina Schaare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (23), pp.eadr8164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr8164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05467975v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic risk-dependent brain markers of resilience to childhood Trauma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara J Sahakian</w:t>
+                <w:t xml:space="preserve">Relationships of eating behaviors with psychopathology, brain maturation and genetic risk for obesity in an adolescent cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyang Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moritz Herle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61471-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.58 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44220-024-00354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466201v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity and neuroticism share distinct functional connectivity signatures with alcohol-use risk in youth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lichenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Kiluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Potenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Garavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Chaarani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marzieh Babaeianjelodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (8), pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-025-03196-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05482105v1</w:t>
+                <w:t xml:space="preserve">hal-05467975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in moment-to-moment brain state engagement follows a consistent trajectory during development</w:t>
+                <w:t xml:space="preserve">Genetic risk-dependent brain markers of resilience to childhood Trauma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ye</w:t>
+                <w:t xml:space="preserve">Han Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Tejavibulya</w:t>
+                <w:t xml:space="preserve">Edmund T Rolls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Dai</w:t>
+                <w:t xml:space="preserve">Hanjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Cope</w:t>
+                <w:t xml:space="preserve">Dan J Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Hardee</w:t>
+                <w:t xml:space="preserve">Barbara J Sahakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 113 (22), pp.3863-3875.e6. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2025.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466254v1</w:t>
+                <w:t xml:space="preserve">hal-05466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust brain network for sustained attention from adolescence to adulthood that predicts later substance use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional patterns of human cortex development correlate with underlying neurobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Lotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Saberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yihe Weng</w:t>
+                <w:t xml:space="preserve">Justine Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Kruschwitz</w:t>
+                <w:t xml:space="preserve">Bratislav Misic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Rueda-Delgado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rory Boyle</w:t>
+                <w:t xml:space="preserve">Casey Paquola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.97150⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964578v1</w:t>
+                <w:t xml:space="preserve">hal-04964567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning models for diagnosis and risk prediction in eating disorders, depression, and alcohol use disorder</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zuo Zhang</w:t>
+                <w:t xml:space="preserve">A robust brain network for sustained attention from adolescence to adulthood that predicts later substance use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihe Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Kruschwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Robinson</w:t>
+                <w:t xml:space="preserve">Laura Rueda-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Whelan</w:t>
+                <w:t xml:space="preserve">Kathy Ruddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lee Jollans</w:t>
+                <w:t xml:space="preserve">Rory Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3777784/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.97150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468457v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality changes during adolescence predict young adult psychosis proneness and mediate gene–environment interplays of schizophrenia risk</w:t>
               </w:r>
@@ -2646,2577 +2646,2577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grey matter volumetric trajectories through the lifespan at the individual level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning models for diagnosis and risk prediction in eating disorders, depression, and alcohol use disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runye Shi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tianye Jia</w:t>
+                <w:t xml:space="preserve">Lauren Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Robbins</w:t>
+                <w:t xml:space="preserve">Robert Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jujiao Kang</w:t>
+                <w:t xml:space="preserve">Lee Jollans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.5954. </w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50305-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3777784/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964565v1</w:t>
+                <w:t xml:space="preserve">hal-04468457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled changes between ruminating thoughts and resting-state brain networks during the transition into adulthood</w:t>
+                <w:t xml:space="preserve">Investigating grey matter volumetric trajectories through the lifespan at the individual level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Marchitelli</w:t>
+                <w:t xml:space="preserve">Runye Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Paillère Martinot</w:t>
+                <w:t xml:space="preserve">Trevor Robbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Trouvé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arun Bokde</w:t>
+                <w:t xml:space="preserve">Jujiao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02610-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50305-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964576v1</w:t>
+                <w:t xml:space="preserve">hal-04964565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene-environment interactions in the influence of maternal education on adolescent neurodevelopment using ABCD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runye Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (46), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adp3751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of the human hypothalamus and its involvement in neuropsychiatric behaviours and disorders</w:t>
+                <w:t xml:space="preserve">Coupled changes between ruminating thoughts and resting-state brain networks during the transition into adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
+                <w:t xml:space="preserve">Rocco Marchitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia You</w:t>
+                <w:t xml:space="preserve">Marie-Laure Paillère Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01792-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (12), pp.3769-3778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02610-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04469301v1</w:t>
+                <w:t xml:space="preserve">hal-04964576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional patterns of human cortex development correlate with underlying neurobiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amin Saberi</w:t>
+                <w:t xml:space="preserve">The genetic architecture of the human hypothalamus and its involvement in neuropsychiatric behaviours and disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Hansen</w:t>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bratislav Misic</w:t>
+                <w:t xml:space="preserve">Bang-Sheng Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Paquola</w:t>
+                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.7987. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52366-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01792-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964567v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential associations of adolescent versus young adult cannabis initiation with longitudinal brain change and behavior</w:t>
+                <w:t xml:space="preserve">Covariation of preadult environmental exposures, adult brain imaging phenotypes, and adult personality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+                <w:t xml:space="preserve">Kaizhong Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Owens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
+                <w:t xml:space="preserve">Bo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Cupertino</w:t>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingliang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02148-2⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02261-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471245v1</w:t>
+                <w:t xml:space="preserve">hal-04471091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of DNA Methylation With Behavioral Problems, Gray Matter Volumes, and Negative Life Events Across Adolescence: Evidence From the Longitudinal IMAGEN Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zuo Zhang</w:t>
+                <w:t xml:space="preserve">Maren Prignitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.06.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (13), pp.6286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471306v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of early negative life events, development of orbitofrontal cortical thickness and depression in young adulthood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hemispheric asymmetry in cortical thinning reflects intrinsic organization of the neurotransmitter systems and homotopic functional connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Granzow</w:t>
+                <w:t xml:space="preserve">Zhijie Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Fröhner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie‐laure Paillère-Martinot</w:t>
+                <w:t xml:space="preserve">Herta Flor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCPP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcv2.12210⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (42), pp.e2306990120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2306990120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158935v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemispheric asymmetry in cortical thinning reflects intrinsic organization of the neurotransmitter systems and homotopic functional connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of DNA Methylation With Behavioral Problems, Gray Matter Volumes, and Negative Life Events Across Adolescence: Evidence From the Longitudinal IMAGEN Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijie Liao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Herta Flor</w:t>
+                <w:t xml:space="preserve">Di Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2306990120⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (4), pp.342-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471134v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of early negative life events, development of orbitofrontal cortical thickness and depression in young adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Backhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maren Prignitz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Jonas Granzow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Juliane Fröhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
+              <w:t xml:space="preserve">JCPP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcv2.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471242v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architectures of cerebral ventricles and their overlap with neuropsychiatric traits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ya-Ru Zhang</w:t>
+                <w:t xml:space="preserve">Differential associations of adolescent versus young adult cannabis initiation with longitudinal brain change and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01722-6⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02148-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471080v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A shared neural basis underlying psychiatric comorbidity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jujiao Kang</w:t>
+                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Prignitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (13), pp.6286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02512-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471056v1</w:t>
+                <w:t xml:space="preserve">hal-04269255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotype, Longitudinal Volumetric Brain Variations Throughout Adolescence, and Depressive Symptom Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architectures of cerebral ventricles and their overlap with neuropsychiatric traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang-Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vulser</w:t>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lemaître</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Martin Löffler</w:t>
+                <w:t xml:space="preserve">Ya-Ru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.164-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01722-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471314v1</w:t>
+                <w:t xml:space="preserve">hal-04471080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and replicable neural signature of lifespan adversity in the adult brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronotype, Longitudinal Volumetric Brain Variations Throughout Adolescence, and Depressive Symptom Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vulser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Holz</w:t>
+                <w:t xml:space="preserve">Pauline Bezivin-Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Zabihi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal-M Aggensteiner</w:t>
+                <w:t xml:space="preserve">Martin Löffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01410-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471203v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Author Correction: A shared neural basis underlying psychiatric comorbidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jujiao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (9), pp.2375-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02512-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269255v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between vmPFC gray matter volume and smoking initiation in adolescents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable and replicable neural signature of lifespan adversity in the adult brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Nathalie Holz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Zabihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mostafa Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximillian Monninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-M Aggensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40079-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471072v1</w:t>
+                <w:t xml:space="preserve">hal-04471203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation of preadult environmental exposures, adult brain imaging phenotypes, and adult personality traits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Meiyun Wang</w:t>
+                <w:t xml:space="preserve">Association between vmPFC gray matter volume and smoking initiation in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingliang Cheng</w:t>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02261-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40079-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471091v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian causal network modeling suggests adolescent cannabis use accelerates prefrontal cortical thinning</w:t>
+                <w:t xml:space="preserve">Correction: Arc controls alcohol cue relapse by a central amygdala mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max M Owens</w:t>
+                <w:t xml:space="preserve">Roberto Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew D Albaugh</w:t>
+                <w:t xml:space="preserve">Ahmad Salamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Allgaier</w:t>
+                <w:t xml:space="preserve">Janusz Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dekang Yuan</w:t>
+                <w:t xml:space="preserve">Anna Beroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">Maria Nalberczak-Skóra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.188. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-022-01956-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01895-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03933612v1</w:t>
+                <w:t xml:space="preserve">hal-04471062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Arc controls alcohol cue relapse by a central amygdala mechanism</w:t>
+                <w:t xml:space="preserve">Bayesian causal network modeling suggests adolescent cannabis use accelerates prefrontal cortical thinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Pagano</w:t>
+                <w:t xml:space="preserve">Max M Owens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Salamian</w:t>
+                <w:t xml:space="preserve">Matthew D Albaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janusz Zielinski</w:t>
+                <w:t xml:space="preserve">Nicholas Allgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Beroun</w:t>
+                <w:t xml:space="preserve">Dekang Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Nalberczak-Skóra</w:t>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01895-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-022-01956-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471062v1</w:t>
+                <w:t xml:space="preserve">inserm-03933612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiety onset in adolescents: a machine-learning prediction</w:t>
               </w:r>
@@ -5336,77 +5336,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical profiles of numerous psychiatric disorders and normal development share a common pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhipeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5470,90 +5470,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Signatures During Reward Anticipation Predict Persistent Attention-Deficit/Hyperactivity Disorder Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5866,2028 +5866,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04473642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global urbanicity is associated with brain and behaviour in young people</w:t>
+                <w:t xml:space="preserve">Irregular sleep habits, regional grey matter volumes, and psychological functioning in adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayuan Xu</w:t>
+                <w:t xml:space="preserve">Winok Lapidaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+                <w:t xml:space="preserve">Anna Urrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaojun Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wen Qin</w:t>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vulser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01204-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0243720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473585v1</w:t>
+                <w:t xml:space="preserve">hal-03139656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substance Use Initiation, Particularly Alcohol, in Drug-Naive Adolescents: Possible Predictors and Consequences From a Large Cohort Naturalistic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliyan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Parvaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliyan Ivanov</w:t>
+                <w:t xml:space="preserve">Eva Velthorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Parvaz</w:t>
+                <w:t xml:space="preserve">Riaz Shaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (5), pp.623-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaac.2020.08.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the association between exposure to childhood maltreatment and brain structure in young adults: a machine learning analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Residual effects of cannabis-use on neuropsychological functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Kristin Wendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Daedelow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Price</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+                <w:t xml:space="preserve">Jakob Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sage Hahn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Negar Fani</w:t>
+                <w:t xml:space="preserve">Sabina Millenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-00987-7⟩</w:t>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.101072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2021.101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473745v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual effects of cannabis-use on neuropsychological functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examination of the association between exposure to childhood maltreatment and brain structure in young adults: a machine learning analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Kristin Wendel</w:t>
+                <w:t xml:space="preserve">Sage Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Daedelow</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabina Millenet</w:t>
+                <w:t xml:space="preserve">Negar Fani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2021.101072⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (11), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-00987-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542972v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Disordered Eating Behaviors and Comorbid Depressive Symptoms in Adolescence: Neural and Psychopathological Predictors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tianye Jia</w:t>
+                <w:t xml:space="preserve">Global urbanicity is associated with brain and behaviour in young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
+                <w:t xml:space="preserve">Qiaojun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Tay</w:t>
+                <w:t xml:space="preserve">Ran Goldblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01204-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542968v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential predictors for alcohol use in adolescents as a function of familial risk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Lorenz</w:t>
+                <w:t xml:space="preserve">Development of Disordered Eating Behaviors and Comorbid Depressive Symptoms in Adolescence: Neural and Psychopathological Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul O'Reilly</w:t>
+                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Reichenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Nicole Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.157. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (12), pp.853-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01260-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473765v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential predictors for alcohol use in adolescents as a function of familial risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tschorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Penninck</w:t>
+                <w:t xml:space="preserve">Robert Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Artiges</w:t>
+                <w:t xml:space="preserve">Paul O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gorgievski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Abraham Reichenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.725413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01260-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801037v1</w:t>
+                <w:t xml:space="preserve">hal-04473765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular sleep habits, regional grey matter volumes, and psychological functioning in adolescents</w:t>
+                <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Winok Lapidaire</w:t>
+                <w:t xml:space="preserve">Lukas Penninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Urrila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Miranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vulser</w:t>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0243720. </w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.725413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139656v1</w:t>
+                <w:t xml:space="preserve">hal-03801037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
+                <w:t xml:space="preserve">Cannabis-Associated Psychotic-like Experiences Are Mediated by Developmental Changes in the Parahippocampal Gyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bezivin Frere</w:t>
+                <w:t xml:space="preserve">Tao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora C Vetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Artiges</w:t>
+                <w:t xml:space="preserve">Liping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Filippi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Miranda</w:t>
+                <w:t xml:space="preserve">Christine Macare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.642-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2019.05.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02463050v1</w:t>
+                <w:t xml:space="preserve">hal-02473939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium on Vulnerability to Externalizing Disorders and Addictions (cVEDA): A developmental cohort study protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Udita Iyengar</w:t>
+                <w:t xml:space="preserve">Pauline Bezivin Frere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuning Zhang</w:t>
+                <w:t xml:space="preserve">Nora C Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharath Holla</w:t>
+                <w:t xml:space="preserve">Irina Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02555640v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consortium on Vulnerability to Externalizing Disorders and Addictions (cVEDA): A developmental cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eesha Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilakshi Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrina Grasby</w:t>
+                <w:t xml:space="preserve">Udita Iyengar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neda Jahanshad</w:t>
+                <w:t xml:space="preserve">Yuning Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodie Painter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janita Bralten</w:t>
+                <w:t xml:space="preserve">Bharath Holla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2373-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551768v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02555640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Gray Matter and Personality Development With Increased Drunkenness Frequency During Adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congying Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 77 (4), pp.409-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2019.4063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis-Associated Psychotic-like Experiences Are Mediated by Developmental Changes in the Parahippocampal Gyrus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tianye Jia</w:t>
+                <w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Grasby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Jahanshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Painter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Lucía Colodro-Conde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Macare</w:t>
+                <w:t xml:space="preserve">Janita Bralten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (5), pp.642-649. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6484), </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2019.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473939v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a Schizophrenia-Risk Nonsynonymous Variant With Putamen Volume in Adolescents A Voxelwise and Genome-Wide Association Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenjia Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2018.4126⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020866v1</w:t>
+                <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+                <w:t xml:space="preserve">Association of a Schizophrenia-Risk Nonsynonymous Variant With Putamen Volume in Adolescents A Voxelwise and Genome-Wide Association Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan H. Young</w:t>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Wenjia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2018.4126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316734v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent binge drinking disrupts normal trajectories of brain functional organization and personality maturation</w:t>
               </w:r>
@@ -7899,77 +7899,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunyi Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel H Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22, pp.101804. </w:t>
@@ -8007,90 +8007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of neurobehavioural symptom groups based on shared brain mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp G. Sämann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congying Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8135,338 +8135,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blunted ventral striatal responses to anticipated rewards foreshadow problematic drug use in novelty-seeking adolescents</w:t>
+                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Büchel</w:t>
+                <w:t xml:space="preserve">Tulio Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Peters</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arun Bokde</w:t>
+                <w:t xml:space="preserve">Samuel R. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uli Bromberg</w:t>
+                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14140⟩</w:t>
+              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02138905v1</w:t>
+                <w:t xml:space="preserve">hal-01382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blunted ventral striatal responses to anticipated rewards foreshadow problematic drug use in novelty-seeking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
+                <w:t xml:space="preserve">Christian Büchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Whelan</w:t>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
+                <w:t xml:space="preserve">Uli Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382787v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02138905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain regions related to impulsivity mediate the effects of early adversity on antisocial behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees-Jan Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8671,563 +8671,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
+                <w:t xml:space="preserve">The Brain’s Response to Reward Anticipation and Depression in Adolescence: Dimensionality, Specificity, and Longitudinal Predictions in a Community-Based Sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Ortuño-Sierra</w:t>
+                <w:t xml:space="preserve">Argyris Stringaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Fonseca-Pedrero</w:t>
+                <w:t xml:space="preserve">Pablo Vidal-Ribas Belil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Aritio-Solana</w:t>
+                <w:t xml:space="preserve">Hervé Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro Moreno Velasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
+                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2015.14101298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01221880v1</w:t>
+                <w:t xml:space="preserve">cea-01221894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brain’s Response to Reward Anticipation and Depression in Adolescence: Dimensionality, Specificity, and Longitudinal Predictions in a Community-Based Sample</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ortuño-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argyris Stringaris</w:t>
+                <w:t xml:space="preserve">Eduardo Fonseca-Pedrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Vidal-Ribas Belil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Artiges</w:t>
+                <w:t xml:space="preserve">Rebeca Aritio-Solana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lemaitre</w:t>
+                <w:t xml:space="preserve">Alvaro Moreno Velasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
+                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2015.14101298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01221894v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01221880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
+                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+                <w:t xml:space="preserve">Philip A. Spechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vittot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Moreno</w:t>
+                <w:t xml:space="preserve">Catherine A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees-Jan Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01213448v1</w:t>
+                <w:t xml:space="preserve">cea-01221896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip A. Spechler</w:t>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A. Orr</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Scott Mackey</w:t>
+                <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Data Sharing, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01221896v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01213448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t>
               </w:r>
@@ -9411,51 +9411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (7-8), pp.481-92. </w:t>
@@ -9538,77 +9538,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: Harnessing the CubicWeb semantic framework to manage large neuromaging genetics shared resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vittot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9663,90 +9663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: A management system for exploring and merging heterogeneous brain mapping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2013 19th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
@@ -9814,51 +9814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Friebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudeile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9961,51 +9961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf. on Medical Image Computing and Computer-Assisted Intervention (MICCAI'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Utrecht, The Netherlands, Netherlands. pp.734--742, </w:t>
@@ -10250,90 +10250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population clustering of structural brain aging and its association with brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haojing Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runye Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jujiao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10524,51 +10524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478384v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Janson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L.W. Bokde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Garavan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Gowland" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2450" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478387v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Saberi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyesam Jung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lotter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lina Schaare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr8164" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezelle Dali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Poulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112955" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mareva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Parker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bennett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.70016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466185v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zalesky" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62812-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pasion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paiva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Macedo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bourbon-Teles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02864-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basso Cupertino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elizabeth Medland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ottino-Gonzalez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juliano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16750" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lichenstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kiluk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potenza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Shi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying Chu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.08.045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556713v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Xiang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Yu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Zhang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Herle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Barker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-024-00354-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467975v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466201v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund T Rolls" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjia Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J Stein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J Sahakian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61471-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482105v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghao Liang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Babaeianjelodar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03196-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ye" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Link Tejavibulya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Cope" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Hardee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.08.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964578v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Weng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kruschwitz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rueda-Delgado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ruddy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Boyle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.97150" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468457v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Robinson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whelan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jollans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3777784/v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A Antonucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Raio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Christos Kikidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bertolino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rampino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runye Shi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Robbins" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jujiao Kang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50305-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964576v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bokde" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02610-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964575v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3751" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Dong Chen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia You" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Sheng Wu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jun Ge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01792-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964567v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hansen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Misic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Paquola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52366-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Albaugh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Owens" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cupertino" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02148-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471306v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.06.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158935v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Backhausen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granzow" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fr&#246;hner" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.12210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471134v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Liao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Flor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306990120" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Prignitz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136286" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471080v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01722-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471056v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Peng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02512-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guldner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin-Fr&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;ffler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.06.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Holz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Kia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian Monninger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-M Aggensteiner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01410-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04269255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471072v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40079-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471091v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhong Xue" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyun Wang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingliang Cheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02261-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933612v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Owens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Albaugh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Allgaier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekang Yuan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01956-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pagano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salamian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zielinski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beroun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nalberczak-Sk&#243;ra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01895-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chavanne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conrod" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01840-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Murphy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Pancholi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01855-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Cao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2021.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Prakash Rane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Ferdinand de Man" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai G&#246;rgen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tschorn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pijnenburg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Kaplun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieuwe de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Janecka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-022-01970-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Xu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojun Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Goldblatt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01204-7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Ivanov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Parvaz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Velthorst" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Shaik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sandin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2020.08.443" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473745v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Price" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Hahn" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Fani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00987-7" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542972v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kristin Wendel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daedelow" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kaminski" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Millenet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2021.101072" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542968v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.06.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473765v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorenz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Reilly" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Reichenberg" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01260-7" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555640v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eesha Sharma" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udita Iyengar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Holla" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2373-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551768v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443923v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Robert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ing" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2019.4063" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473939v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macare" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2019.05.034" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. S&#228;mann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biondo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0738-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bromberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14140" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349700v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.780" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friebel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudeile" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSP.2009.MB8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469290v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Duan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lichenstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghao Liang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Babaeianjelodar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03196-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Link Tejavibulya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Cope" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Hardee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.08.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezelle Dali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Poulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying Chu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.08.045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kiluk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potenza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Garavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mareva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Parker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bennett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pass" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.70016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basso Cupertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elizabeth Medland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ottino-Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juliano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pasion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paiva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Macedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bourbon-Teles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02864-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zalesky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62812-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Janson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L.W. Bokde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Gowland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Saberi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyesam Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lina Schaare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr8164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Herle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Barker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-024-00354-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund T Rolls" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjia Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J Sahakian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61471-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Misic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Paquola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52366-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Weng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kruschwitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rueda-Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ruddy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Boyle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.97150" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A Antonucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Raio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Christos Kikidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bertolino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rampino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Robinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whelan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jollans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3777784/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runye Shi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Robbins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jujiao Kang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50305-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bokde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3751" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02610-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Dong Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia You" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Sheng Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jun Ge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01792-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhong Xue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyun Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingliang Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02261-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Prignitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136286" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Liao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Flor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306990120" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.06.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Backhausen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granzow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fr&#246;hner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.12210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Albaugh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Owens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cupertino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02148-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04269255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01722-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guldner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin-Fr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;ffler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.06.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Peng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02512-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471203v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Holz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Kia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian Monninger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-M Aggensteiner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01410-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40079-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pagano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salamian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zielinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beroun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nalberczak-Sk&#243;ra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01895-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Owens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Albaugh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Allgaier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekang Yuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01956-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chavanne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conrod" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01840-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Murphy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Pancholi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01855-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Cao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2021.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Prakash Rane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Ferdinand de Man" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai G&#246;rgen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tschorn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pijnenburg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Kaplun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieuwe de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Janecka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-022-01970-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Ivanov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Parvaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Velthorst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Shaik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2020.08.443" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kristin Wendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daedelow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kaminski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Millenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2021.101072" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Price" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Hahn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Fani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00987-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Xu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojun Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Goldblatt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01204-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.06.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorenz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Reilly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Reichenberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01260-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macare" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2019.05.034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eesha Sharma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udita Iyengar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Holla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2373-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443923v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2019.4063" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551768v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. S&#228;mann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biondo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0738-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bromberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14140" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349700v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.780" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friebel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudeile" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSP.2009.MB8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469290v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Duan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>