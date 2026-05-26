--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -66,9442 +66,9308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity and neuroticism share distinct functional connectivity signatures with alcohol-use risk in youth</w:t>
+                <w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Cheng</w:t>
+                <w:t xml:space="preserve">Tristram A Lett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
+                <w:t xml:space="preserve">Nilakshi Vaidya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghao Liang</w:t>
+                <w:t xml:space="preserve">Elli Polemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzieh Babaeianjelodar</w:t>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (2), pp.953 - 962. </w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82 (8), pp.778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-025-03196-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2025.1246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482105v1</w:t>
+                <w:t xml:space="preserve">hal-05482214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in moment-to-moment brain state engagement follows a consistent trajectory during development</w:t>
+                <w:t xml:space="preserve">Trajectories of delay discounting and smoking from adolescence to young adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ye</w:t>
+                <w:t xml:space="preserve">Gezelle Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link Tejavibulya</w:t>
+                <w:t xml:space="preserve">Antoinette Poulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Dai</w:t>
+                <w:t xml:space="preserve">Arun L W Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lora Cope</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jillian Hardee</w:t>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2025.08.020⟩</w:t>
+              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 277, pp.112955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466254v1</w:t>
+                <w:t xml:space="preserve">hal-05466098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for brain-derived dimensions of psychopathology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In its very early phases, COVID-19 shifts the associations between alcohol consumption and psychological symptoms in young adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristram A Lett</w:t>
+                <w:t xml:space="preserve">Arun L.W. Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilakshi Vaidya</w:t>
+                <w:t xml:space="preserve">Hugh Garavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianye Jia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Penny Gowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2025.1246⟩</w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482214v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of delay discounting and smoking from adolescence to young adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adolescent maturation of cortical excitation-inhibition ratio based on individualized biophysical network modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Saberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Wischnewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gezelle Dali</w:t>
+                <w:t xml:space="preserve">Kyesam Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette Poulton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Leon Lotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun L W Bokde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">H. Lina Schaare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug and Alcohol Dependence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2025.112955⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (23), pp.eadr8164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adr8164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466098v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct neural networks of emotional valence and uncertainty in the human amygdala underlying different mental disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do white matter microstructural alterations associated with childhood maltreatment explain psychopathology in early adulthood?—a longitudinal neuroimaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Pasion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shitong Xiang</w:t>
+                <w:t xml:space="preserve">Sofia Amaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Xie</w:t>
+                <w:t xml:space="preserve">Tiago Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Xiao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Inês Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth Barker</w:t>
+                <w:t xml:space="preserve">José Bourbon-Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (13), pp.2061-2065. </w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00787-025-02864-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556713v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical connectivity development constrains medial–lateral topography in the dorsal prefrontal cortex</w:t>
+                <w:t xml:space="preserve">Impulsivity behaviors and white matter mediate the relationship between genetic risk for cannabis use disorder and early cannabis use in adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Li</w:t>
+                <w:t xml:space="preserve">Renata Basso Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyang Shi</w:t>
+                <w:t xml:space="preserve">Sarah Elizabeth Medland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyan Wang</w:t>
+                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Li</w:t>
+                <w:t xml:space="preserve">Zhipeng Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congying Chu</w:t>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Addiction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 120 (5), pp.984-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.08.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/add.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482131v1</w:t>
+                <w:t xml:space="preserve">hal-05556723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping developmental transitions in mental health from mid‐ to late‐adolescence: Concurrent and longitudinal links to cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Kiluk</w:t>
+                <w:t xml:space="preserve">Silvana Mareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Potenza</w:t>
+                <w:t xml:space="preserve">Jenna Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugh Garavan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Marc Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
+              <w:t xml:space="preserve">JCPP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcv2.70016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466283v1</w:t>
+                <w:t xml:space="preserve">hal-05482227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping developmental transitions in mental health from mid‐ to late‐adolescence: Concurrent and longitudinal links to cognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping the coupling between tract reachability and cortical geometry of the human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Parker</w:t>
+                <w:t xml:space="preserve">Deying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bennett</w:t>
+                <w:t xml:space="preserve">Andrew Zalesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Pass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Yufan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCPP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcv2.70016⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.7489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62812-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482227v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsivity behaviors and white matter mediate the relationship between genetic risk for cannabis use disorder and early cannabis use in adolescents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct neural networks of emotional valence and uncertainty in the human amygdala underlying different mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhipeng Cao</w:t>
+                <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Juliano</w:t>
+                <w:t xml:space="preserve">Xiao Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/add.16750⟩</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (13), pp.2061-2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556723v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do white matter microstructural alterations associated with childhood maltreatment explain psychopathology in early adulthood?—a longitudinal neuroimaging study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomical connectivity development constrains medial–lateral topography in the dorsal prefrontal cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Amaoui</w:t>
+                <w:t xml:space="preserve">Wen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Paiva</w:t>
+                <w:t xml:space="preserve">Weiyang Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Macedo</w:t>
+                <w:t xml:space="preserve">Jin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bourbon-Teles</w:t>
+                <w:t xml:space="preserve">Congying Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+              <w:t xml:space="preserve">Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-025-02864-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scib.2025.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05556732v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the coupling between tract reachability and cortical geometry of the human brain</w:t>
+                <w:t xml:space="preserve">Relationships of eating behaviors with psychopathology, brain maturation and genetic risk for obesity in an adolescent cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deying Li</w:t>
+                <w:t xml:space="preserve">Xinyang Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Zalesky</w:t>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yufan Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haiyan Wang</w:t>
+                <w:t xml:space="preserve">Moritz Herle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liang Ma</w:t>
+                <w:t xml:space="preserve">Gareth J Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.7489. </w:t>
+              <w:t xml:space="preserve">Nature Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3 (1), pp.58 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62812-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44220-024-00354-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466185v1</w:t>
+                <w:t xml:space="preserve">hal-05478432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In its very early phases, COVID-19 shifts the associations between alcohol consumption and psychological symptoms in young adults</w:t>
+                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Janson</w:t>
+                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun L.W. Bokde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Brian Kiluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Potenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Garavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Penny Gowland</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2450⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (8), pp.586-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478384v1</w:t>
+                <w:t xml:space="preserve">hal-05467975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent maturation of cortical excitation-inhibition ratio based on individualized biophysical network modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic risk-dependent brain markers of resilience to childhood Trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Wischnewski</w:t>
+                <w:t xml:space="preserve">Han Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyesam Jung</w:t>
+                <w:t xml:space="preserve">Edmund T Rolls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Lotter</w:t>
+                <w:t xml:space="preserve">Hanjia Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Lina Schaare</w:t>
+                <w:t xml:space="preserve">Dan J Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara J Sahakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adr8164⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-61471-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478387v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships of eating behaviors with psychopathology, brain maturation and genetic risk for obesity in an adolescent cohort study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulsivity and neuroticism share distinct functional connectivity signatures with alcohol-use risk in youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuo Zhang</w:t>
+                <w:t xml:space="preserve">Annie Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lichenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz Herle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Qinghao Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth J Barker</w:t>
+                <w:t xml:space="preserve">Marzieh Babaeianjelodar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3 (1), pp.58 - 70. </w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (2), pp.953 - 962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44220-024-00354-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41380-025-03196-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478432v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and External Validation of a Problem Cannabis Risk Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Variation in moment-to-moment brain state engagement follows a consistent trajectory during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Link Tejavibulya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Cope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Hardee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2025.01.022⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113 (22), pp.3863-3875.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2025.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05467975v1</w:t>
+                <w:t xml:space="preserve">hal-05466254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic risk-dependent brain markers of resilience to childhood Trauma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara J Sahakian</w:t>
+                <w:t xml:space="preserve">A robust brain network for sustained attention from adolescence to adulthood that predicts later substance use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yihe Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Kruschwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rueda-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Ruddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Boyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.97150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-61471-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05466201v1</w:t>
+                <w:t xml:space="preserve">hal-04964578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional patterns of human cortex development correlate with underlying neurobiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Casey Paquola</w:t>
+                <w:t xml:space="preserve">Personality changes during adolescence predict young adult psychosis proneness and mediate gene–environment interplays of schizophrenia risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda A Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Raio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Christos Kikidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rampino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52366-7⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (14), pp.3838-3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291724002198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964567v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust brain network for sustained attention from adolescence to adulthood that predicts later substance use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rory Boyle</w:t>
+                <w:t xml:space="preserve">Machine learning models for diagnosis and risk prediction in eating disorders, depression, and alcohol use disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Whelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Jollans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.97150⟩</w:t>
+              <w:t xml:space="preserve">Research Square - Preprint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3777784/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964578v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality changes during adolescence predict young adult psychosis proneness and mediate gene–environment interplays of schizophrenia risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Rampino</w:t>
+                <w:t xml:space="preserve">Investigating grey matter volumetric trajectories through the lifespan at the individual level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runye Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jujiao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.5954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-50305-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0033291724002198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05160102v1</w:t>
+                <w:t xml:space="preserve">hal-04964565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning models for diagnosis and risk prediction in eating disorders, depression, and alcohol use disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Jollans</w:t>
+                <w:t xml:space="preserve">Gene-environment interactions in the influence of maternal education on adolescent neurodevelopment using ABCD study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runye Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square - Preprint</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (46), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3777784/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04468457v1</w:t>
+                <w:t xml:space="preserve">hal-04964575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grey matter volumetric trajectories through the lifespan at the individual level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled changes between ruminating thoughts and resting-state brain networks during the transition into adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Marchitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Paillère Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runye Shi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jujiao Kang</w:t>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-50305-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (12), pp.3769-3778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-024-02610-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964565v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-environment interactions in the influence of maternal education on adolescent neurodevelopment using ABCD study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arun Bokde</w:t>
+                <w:t xml:space="preserve">The genetic architecture of the human hypothalamus and its involvement in neuropsychiatric behaviours and disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang-Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01792-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adp3751⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04964575v1</w:t>
+                <w:t xml:space="preserve">hal-04469301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled changes between ruminating thoughts and resting-state brain networks during the transition into adulthood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arun Bokde</w:t>
+                <w:t xml:space="preserve">Regional patterns of human cortex development correlate with underlying neurobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Lotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Saberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Misic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Paquola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-024-02610-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.7987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52366-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964576v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of the human hypothalamus and its involvement in neuropsychiatric behaviours and disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
+                <w:t xml:space="preserve">Differential associations of adolescent versus young adult cannabis initiation with longitudinal brain change and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cupertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02148-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01792-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04469301v1</w:t>
+                <w:t xml:space="preserve">hal-04471245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariation of preadult environmental exposures, adult brain imaging phenotypes, and adult personality traits</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations of DNA Methylation With Behavioral Problems, Gray Matter Volumes, and Negative Life Events Across Adolescence: Evidence From the Longitudinal IMAGEN Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingliang Cheng</w:t>
+                <w:t xml:space="preserve">Yan Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02261-2⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 93 (4), pp.342-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471091v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Interplay of early negative life events, development of orbitofrontal cortical thickness and depression in young adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Backhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Granzow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Fröhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
+              <w:t xml:space="preserve">JCPP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcv2.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471242v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemispheric asymmetry in cortical thinning reflects intrinsic organization of the neurotransmitter systems and homotopic functional connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijie Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta Flor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (42), pp.e2306990120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2306990120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of DNA Methylation With Behavioral Problems, Gray Matter Volumes, and Negative Life Events Across Adolescence: Evidence From the Longitudinal IMAGEN Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuo Zhang</w:t>
+                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Prignitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.06.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (13), pp.6286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471306v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of early negative life events, development of orbitofrontal cortical thickness and depression in young adulthood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Artiges</w:t>
+                <w:t xml:space="preserve">Author Correction: A shared neural basis underlying psychiatric comorbidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Paillère-Martinot</w:t>
+                <w:t xml:space="preserve">Chun Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuerui Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jujiao Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCPP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcv2.12210⟩</w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (9), pp.2375-2375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41591-023-02512-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158935v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential associations of adolescent versus young adult cannabis initiation with longitudinal brain change and behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Cupertino</w:t>
+                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maren Prignitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-023-02148-2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (13), pp.6286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471245v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Empathy in Alcohol Use of Bullying Perpetrators and Victims: Lower Personal Empathic Distress Makes Male Perpetrators of Bullying More Vulnerable to Alcohol Use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Genetic architectures of cerebral ventricles and their overlap with neuropsychiatric traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Jun Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bang-Sheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ru Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph20136286⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.164-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-023-01722-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269255v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architectures of cerebral ventricles and their overlap with neuropsychiatric traits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronotype, Longitudinal Volumetric Brain Variations Throughout Adolescence, and Depressive Symptom Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shi-Dong Chen</w:t>
+                <w:t xml:space="preserve">Hélène Vulser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya-Ru Zhang</w:t>
+                <w:t xml:space="preserve">Hervé Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bezivin-Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Löffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-023-01722-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (1), pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04471080v1</w:t>
+                <w:t xml:space="preserve">hal-04471314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronotype, Longitudinal Volumetric Brain Variations Throughout Adolescence, and Depressive Symptom Development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable and replicable neural signature of lifespan adversity in the adult brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bezivin-Frère</w:t>
+                <w:t xml:space="preserve">Nathalie Holz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Löffler</w:t>
+                <w:t xml:space="preserve">Mariam Zabihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mostafa Kia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximillian Monninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-M Aggensteiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1603-1612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01410-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471314v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A shared neural basis underlying psychiatric comorbidity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Association between vmPFC gray matter volume and smoking initiation in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shitong Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jujiao Kang</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40079-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-023-02512-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471056v1</w:t>
+                <w:t xml:space="preserve">hal-04471072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable and replicable neural signature of lifespan adversity in the adult brain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covariation of preadult environmental exposures, adult brain imaging phenotypes, and adult personality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Mostafa Kia</w:t>
+                <w:t xml:space="preserve">Kaizhong Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximillian Monninger</w:t>
+                <w:t xml:space="preserve">Bo Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal-M Aggensteiner</w:t>
+                <w:t xml:space="preserve">Feng Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingliang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01410-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-023-02261-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471203v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between vmPFC gray matter volume and smoking initiation in adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bader Chaarani</w:t>
+                <w:t xml:space="preserve">Correction: Arc controls alcohol cue relapse by a central amygdala mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Salamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Nalberczak-Skóra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01895-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40079-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471072v1</w:t>
+                <w:t xml:space="preserve">hal-04471062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Arc controls alcohol cue relapse by a central amygdala mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Nalberczak-Skóra</w:t>
+                <w:t xml:space="preserve">Bayesian causal network modeling suggests adolescent cannabis use accelerates prefrontal cortical thinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max M Owens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew D Albaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Allgaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dekang Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-022-01956-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01895-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471062v1</w:t>
+                <w:t xml:space="preserve">inserm-03933612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian causal network modeling suggests adolescent cannabis use accelerates prefrontal cortical thinning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Robert</w:t>
+                <w:t xml:space="preserve">Anxiety onset in adolescents: a machine-learning prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Paillère Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Penttilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Grimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.639-646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01840-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-022-01956-4⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">inserm-03933612v1</w:t>
+                <w:t xml:space="preserve">hal-04471297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anxiety onset in adolescents: a machine-learning prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Conrod</w:t>
+                <w:t xml:space="preserve">Cortical profiles of numerous psychiatric disorders and normal development share a common pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhipeng Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Cupertino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonatan Ottino-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devarshi Pancholi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.639-646. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.698-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-022-01855-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01840-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471297v1</w:t>
+                <w:t xml:space="preserve">hal-04471085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical profiles of numerous psychiatric disorders and normal development share a common pattern</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Devarshi Pancholi</w:t>
+                <w:t xml:space="preserve">Structural differences in adolescent brains can predict alcohol misuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roshan Prakash Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evert Ferdinand de Man</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihoon Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Görgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tschorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.77545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-022-01855-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04471085v1</w:t>
+                <w:t xml:space="preserve">hal-04542934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Signatures During Reward Anticipation Predict Persistent Attention-Deficit/Hyperactivity Disorder Symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianye Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (8), pp.1050-1061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaac.2021.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural differences in adolescent brains can predict alcohol misuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mira Tschorn</w:t>
+                <w:t xml:space="preserve">Autistic traits and alcohol use in adolescents within the general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pijnenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Kaplun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuwe de Haan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Janecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.1633-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-022-01970-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.77545⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542934v1</w:t>
+                <w:t xml:space="preserve">hal-04473642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic traits and alcohol use in adolescents within the general population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauren Smith</w:t>
+                <w:t xml:space="preserve">Substance Use Initiation, Particularly Alcohol, in Drug-Naive Adolescents: Possible Predictors and Consequences From a Large Cohort Naturalistic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliyan Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Parvaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Velthorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riaz Shaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.623-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2020.08.443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-022-01970-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473642v1</w:t>
+                <w:t xml:space="preserve">hal-04474773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular sleep habits, regional grey matter volumes, and psychological functioning in adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Vulser</w:t>
+                <w:t xml:space="preserve">Global urbanicity is associated with brain and behaviour in young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaojun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Goldblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243720⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), pp.279-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01204-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139656v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance Use Initiation, Particularly Alcohol, in Drug-Naive Adolescents: Possible Predictors and Consequences From a Large Cohort Naturalistic Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sven Sandin</w:t>
+                <w:t xml:space="preserve">Examination of the association between exposure to childhood maltreatment and brain structure in young adults: a machine learning analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Price</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Albaugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sage Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Juliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negar Fani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2020.08.443⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (11), pp.1888-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-021-00987-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474773v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual effects of cannabis-use on neuropsychological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Kristin Wendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Daedelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Millenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59, pp.101072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cogdev.2021.101072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of the association between exposure to childhood maltreatment and brain structure in young adults: a machine learning analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Negar Fani</w:t>
+                <w:t xml:space="preserve">Development of Disordered Eating Behaviors and Comorbid Depressive Symptoms in Adolescence: Neural and Psychopathological Predictors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-021-00987-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (12), pp.853-862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473745v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global urbanicity is associated with brain and behaviour in young people</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wen Qin</w:t>
+                <w:t xml:space="preserve">Differential predictors for alcohol use in adolescents as a function of familial risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Tschorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Reichenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01204-7⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-021-01260-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473585v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Disordered Eating Behaviors and Comorbid Depressive Symptoms in Adolescence: Neural and Psychopathological Predictors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Tay</w:t>
+                <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Penninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gorgievski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.725413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542968v1</w:t>
+                <w:t xml:space="preserve">hal-03801037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential predictors for alcohol use in adolescents as a function of familial risk</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+                <w:t xml:space="preserve">Irregular sleep habits, regional grey matter volumes, and psychological functioning in adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winok Lapidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Urrila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vulser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0243720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-021-01260-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473765v1</w:t>
+                <w:t xml:space="preserve">hal-03139656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-Related Genetic Overlap Between Regional Gray Matter Reductions and Psychiatric Symptoms in Adolescents, and Gene-Set Validation in a Translational Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lukas Penninck</w:t>
+                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bezivin Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora C Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Ruben Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2021.725413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03801037v1</w:t>
+                <w:t xml:space="preserve">hal-02463050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cannabis-Associated Psychotic-like Experiences Are Mediated by Developmental Changes in the Parahippocampal Gyrus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Macare</w:t>
+                <w:t xml:space="preserve">Consortium on Vulnerability to Externalizing Disorders and Addictions (cVEDA): A developmental cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eesha Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilakshi Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Udita Iyengar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuning Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharath Holla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaac.2019.05.034⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2373-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473939v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02555640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex effects on structural maturation of the limbic system and outcomes on emotional regulation during adolescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ruben Miranda</w:t>
+                <w:t xml:space="preserve">Association of Gray Matter and Personality Development With Increased Drunkenness Frequency During Adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congying Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (4), pp.409-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2019.4063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463050v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consortium on Vulnerability to Externalizing Disorders and Addictions (cVEDA): A developmental cohort study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bharath Holla</w:t>
+                <w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrina Grasby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neda Jahanshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jodie Painter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Colodro-Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janita Bralten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2373-3⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6484), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02555640v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Gray Matter and Personality Development With Increased Drunkenness Frequency During Adolescence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Cannabis-Associated Psychotic-like Experiences Are Mediated by Developmental Changes in the Parahippocampal Gyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alex Ing</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianye Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Macare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2019.4063⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Academy of Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.642-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaac.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443923v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic architecture of the human cerebral cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Janita Bralten</w:t>
+                <w:t xml:space="preserve">Association of a Schizophrenia-Risk Nonsynonymous Variant With Putamen Volume in Adolescents A Voxelwise and Genome-Wide Association Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjia Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), pp.435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2018.4126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aay6690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04551768v1</w:t>
+                <w:t xml:space="preserve">hal-02020866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan H. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of a Schizophrenia-Risk Nonsynonymous Variant With Putamen Volume in Adolescents A Voxelwise and Genome-Wide Association Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
+                <w:t xml:space="preserve">Adolescent binge drinking disrupts normal trajectories of brain functional organization and personality maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunyi Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel H Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvane Desrivières</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erin Burke Quinlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.101804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2018.4126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02020866v1</w:t>
+                <w:t xml:space="preserve">hal-02121078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent binge drinking disrupts normal trajectories of brain functional organization and personality maturation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvane Desrivières</w:t>
+                <w:t xml:space="preserve">Identification of neurobehavioural symptom groups based on shared brain mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp G. Sämann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congying Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Biondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (12), pp.1306-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-019-0738-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121078v1</w:t>
+                <w:t xml:space="preserve">hal-02443809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of neurobehavioural symptom groups based on shared brain mechanisms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Biondo</w:t>
+                <w:t xml:space="preserve">Blunted ventral striatal responses to anticipated rewards foreshadow problematic drug use in novelty-seeking adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Büchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Bokde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uli Bromberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-019-0738-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02443809v1</w:t>
+                <w:t xml:space="preserve">cea-02138905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human subcortical brain asymmetries in 15,847 people worldwide reveal effects of age and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel R. Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo G. M. Vanerp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher D. Whelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel P. Zwiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain imaging and behavior (Brain Imaging Behav)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (5), pp.1497-1514. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11682-016-9629-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blunted ventral striatal responses to anticipated rewards foreshadow problematic drug use in novelty-seeking adolescents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Uli Bromberg</w:t>
+                <w:t xml:space="preserve">Brain regions related to impulsivity mediate the effects of early adversity on antisocial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Mackey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Chaarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees-Jan Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Spechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02138905v1</w:t>
+                <w:t xml:space="preserve">hal-01276585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain regions related to impulsivity mediate the effects of early adversity on antisocial behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Orr</w:t>
+                <w:t xml:space="preserve">CATI: A Large Distributed Infrastructure for the Neuroimaging of Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Operto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Batrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Habert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-016-9295-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.12.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276585v1</w:t>
+                <w:t xml:space="preserve">hal-01303094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATI: A Large Distributed Infrastructure for the Neuroimaging of Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Colliot</w:t>
+                <w:t xml:space="preserve">The Brain’s Response to Reward Anticipation and Depression in Adolescence: Dimensionality, Specificity, and Longitudinal Predictions in a Community-Based Sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyris Stringaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Vidal-Ribas Belil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Artiges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2015.14101298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12021-016-9295-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303094v1</w:t>
+                <w:t xml:space="preserve">cea-01221894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brain’s Response to Reward Anticipation and Depression in Adolescence: Dimensionality, Specificity, and Longitudinal Predictions in a Community-Based Sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Gollier-Briant</w:t>
+                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Ortuño-Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fonseca-Pedrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Aritio-Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Moreno Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Psychiatry</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1176/appi.ajp.2015.14101298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01221894v1</w:t>
+                <w:t xml:space="preserve">cea-01221880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of factor structure and measurement invariance of the SDQ across five European nations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edurne Chocarro de Luis</w:t>
+                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Data Sharing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00787-015-0729-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01221880v1</w:t>
+                <w:t xml:space="preserve">cea-01213448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cannabis use in early adolescence: Evidence of amygdala hypersensitivity to signals of threat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip A. Spechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Chaarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees-Jan Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Mackey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cognitive Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dcn.2015.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01221896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brainomics/Localizer database</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonio Moreno</w:t>
+                <w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (2), pp.177-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0933-3657(03)00064-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.09.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01213448v1</w:t>
+                <w:t xml:space="preserve">hal-00349686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinate-based versus structural approaches to brain image analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework based on spin glass models for the inference of anatomical connectivity from diffusion-weighted MR data - a technical review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cointepas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Mangin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (7-8), pp.481-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9511,559 +9377,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: Harnessing the CubicWeb semantic framework to manage large neuromaging genetics shared resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vittot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p34-35 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brainomics: A management system for exploring and merging heterogeneous brain mapping data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2013 19th Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00904768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yb: CaF2 based 100-fs diode-pumped oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Druon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Druon</w:t>
+                <w:t xml:space="preserve">F. Friebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Friebel</w:t>
+                <w:t xml:space="preserve">J. Boudeile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Denver, United States. pp.MB8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/ASSP.2009.MB8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02444110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multisubject Non-Rigid Registration of Brain MRI using Intensity and Geometric Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cachier</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Xavier Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pennec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Papadopoulos-Orfanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int. Conf. on Medical Image Computing and Computer-Assisted Intervention (MICCAI'01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Utrecht, The Netherlands, Netherlands. pp.734--742, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45468-3_88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45468-3_88⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00615871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10073,147 +9939,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurobase: gestion de données et de connaissances distribuées en neuroimagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Florent Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Aubry</w:t>
+                <w:t xml:space="preserve">Jean Pierre Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bazin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00139814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10223,161 +10089,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population clustering of structural brain aging and its association with brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haojing Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Runye Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jujiao Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Banaschewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runye Shi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arun Bokde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId427"/>
+      <w:footerReference w:type="default" r:id="rId426"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10524,51 +10390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cheng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lichenstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghao Liang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Babaeianjelodar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03196-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Link Tejavibulya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Cope" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Hardee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.08.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466098v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezelle Dali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Poulton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112955" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556713v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Xiang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482131v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying Chu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.08.045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466283v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kiluk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potenza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Garavan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mareva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Parker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bennett" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pass" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.70016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556723v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basso Cupertino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elizabeth Medland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ottino-Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juliano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pasion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paiva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Macedo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bourbon-Teles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02864-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466185v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zalesky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62812-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Janson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L.W. Bokde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Gowland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2450" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478387v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Saberi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyesam Jung" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lotter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lina Schaare" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr8164" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478432v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Zhang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Herle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Barker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-024-00354-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466201v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund T Rolls" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjia Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J Stein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J Sahakian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61471-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hansen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Misic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Paquola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52366-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964578v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Weng" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kruschwitz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rueda-Delgado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ruddy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Boyle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.97150" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A Antonucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Raio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Christos Kikidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bertolino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rampino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002198" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Robinson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whelan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jollans" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3777784/v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964565v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runye Shi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Robbins" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jujiao Kang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50305-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964575v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bokde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3751" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964576v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02610-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469301v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Dong Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia You" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Sheng Wu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jun Ge" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01792-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471091v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhong Xue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyun Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingliang Cheng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02261-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Prignitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136286" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471134v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Liao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Flor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306990120" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471306v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.06.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158935v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Backhausen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granzow" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fr&#246;hner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.12210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Albaugh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Owens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cupertino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02148-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04269255v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471080v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Zhang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01722-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guldner" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin-Fr&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;ffler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.06.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471056v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Peng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02512-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471203v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Holz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Kia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian Monninger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-M Aggensteiner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01410-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40079-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pagano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salamian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zielinski" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beroun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nalberczak-Sk&#243;ra" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01895-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Owens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Albaugh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Allgaier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekang Yuan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01956-4" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chavanne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimmer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conrod" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01840-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471085v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Murphy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Pancholi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01855-6" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474698v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Cao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2021.11.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Prakash Rane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Ferdinand de Man" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kim" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai G&#246;rgen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tschorn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77545" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pijnenburg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Kaplun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieuwe de Haan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Janecka" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-022-01970-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474773v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Ivanov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Parvaz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Velthorst" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Shaik" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sandin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2020.08.443" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kristin Wendel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daedelow" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kaminski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Millenet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2021.101072" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473745v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Price" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Hahn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Fani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00987-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Xu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojun Li" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Goldblatt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01204-7" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.06.003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorenz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Reilly" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Reichenberg" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01260-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473939v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macare" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2019.05.034" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555640v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eesha Sharma" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udita Iyengar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Holla" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2373-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443923v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Robert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ing" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2019.4063" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551768v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443809v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. S&#228;mann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biondo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0738-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138905v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bromberg" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14140" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349700v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.780" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444110v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friebel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudeile" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSP.2009.MB8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469290v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Duan" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristram A Lett" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilakshi Vaidya" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianye Jia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Polemiti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Banaschewski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2025.1246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gezelle Dali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Poulton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L W Bokde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvane Desrivi&#232;res" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2025.112955" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478384v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Janson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun L.W. Bokde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Garavan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Gowland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2450" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Saberi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Wischnewski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyesam Jung" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Lotter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lina Schaare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr8164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Pasion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Amaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Paiva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Macedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bourbon-Teles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-025-02864-w" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basso Cupertino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Elizabeth Medland" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Ottino-Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhipeng Cao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Juliano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/add.16750" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482227v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mareva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Parker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bennett" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pass" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.70016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466185v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deying Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zalesky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufan Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyan Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Ma" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62812-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556713v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shitong Xiang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Xie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Barker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.02.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482131v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyang Shi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Congying Chu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scib.2025.08.045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478432v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Yu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuo Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Herle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J Barker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44220-024-00354-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lichenstein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Kiluk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Potenza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Chaarani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2025.01.022" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466201v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund T Rolls" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanjia Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan J Stein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara J Sahakian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61471-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482105v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghao Liang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzieh Babaeianjelodar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03196-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ye" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Link Tejavibulya" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Dai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Cope" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Hardee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2025.08.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Weng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Kruschwitz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rueda-Delgado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Ruddy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Boyle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.97150" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160102v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A Antonucci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Raio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Christos Kikidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bertolino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rampino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291724002198" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468457v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Robinson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Whelan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Jollans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3777784/v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runye Shi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Robbins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jujiao Kang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50305-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964575v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Bokde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adp3751" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964576v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Marchitelli" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trouv&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-024-02610-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469301v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Dong Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia You" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bang-Sheng Wu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Jun Ge" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01792-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964567v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hansen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Misic" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Paquola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52366-7" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Albaugh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Owens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Cupertino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02148-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471306v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Chen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.06.012" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Backhausen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Granzow" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fr&#246;hner" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Artiges" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcv2.12210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471134v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Liao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta Flor" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2306990120" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Prignitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136286" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471056v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Shen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuerui Peng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-023-02512-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04269255v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471080v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ru Zhang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-023-01722-6" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vulser" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guldner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin-Fr&#232;re" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin L&#246;ffler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2022.06.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Holz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mostafa Kia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximillian Monninger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-M Aggensteiner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01410-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471072v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40079-2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizhong Xue" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Gao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiyun Wang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingliang Cheng" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02261-2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pagano" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Salamian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz Zielinski" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beroun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nalberczak-Sk&#243;ra" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01895-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03933612v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max M Owens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D Albaugh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Allgaier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dekang Yuan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Robert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-022-01956-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chavanne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Paill&#232;re Martinot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Grimmer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Conrod" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01840-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471085v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Murphy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devarshi Pancholi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-022-01855-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roshan Prakash Rane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evert Ferdinand de Man" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihoon Kim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai G&#246;rgen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Tschorn" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.77545" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474698v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Cao" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2021.11.030" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473642v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pijnenburg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Kaplun" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieuwe de Haan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Janecka" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Smith" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-022-01970-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474773v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliyan Ivanov" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Parvaz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Velthorst" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaz Shaik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Sandin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2020.08.443" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayuan Xu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxuan Liu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaojun Li" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Goldblatt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Qin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01204-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473745v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Price" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sage Hahn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Fani" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-021-00987-7" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kristin Wendel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Daedelow" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Kaminski" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Millenet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2021.101072" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Burke Quinlan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tay" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.06.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473765v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lorenz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul O'Reilly" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Reichenberg" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-021-01260-7" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801037v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Penninck" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gorgievski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2021.725413" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139656v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winok Lapidaire" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Urrila" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Miranda" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243720" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463050v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bezivin Frere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora C Vetter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Filippi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02555640v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eesha Sharma" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Udita Iyengar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuning Zhang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharath Holla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2373-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443923v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H. Robert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Luo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Yu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Ing" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2019.4063" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551768v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrina Grasby" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Jahanshad" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Painter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Colodro-Conde" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janita Bralten" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay6690" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02473939v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Zhu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Macare" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaac.2019.05.034" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02020866v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjia Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2018.4126" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02121078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Ruan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyi Zhou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel H Robert" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101804" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02443809v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. S&#228;mann" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Biondo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-019-0738-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138905v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#252;chel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uli Bromberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14140" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382787v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Guadalupe" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R. Mathias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo G. M. Vanerp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Whelan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel P. Zwiers" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11682-016-9629-z" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276585v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Mackey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees-Jan Kan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Spechler" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Orr" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.12.027" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01303094v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Operto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chupin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Batrancourt" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Habert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colliot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-016-9295-8" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221894v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyris Stringaris" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vidal-Ribas Belil" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lemaitre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gollier-Briant" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.ajp.2015.14101298" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221880v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Ortu&#241;o-Sierra" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fonseca-Pedrero" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Aritio-Solana" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Moreno Velasco" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edurne Chocarro de Luis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-015-0729-x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01213448v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Papadopoulos-Orfanos" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vittot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwartz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pinel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Moreno" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.09.052" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01221896v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip A. Spechler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Orr" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2015.08.007" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349686v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mangin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coulon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poupon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0933-3657(03)00064-2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZB9F30L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349700v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cointepas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.780" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goyard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00904768v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cayrol" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02444110v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Friebel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudeile" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ASSP.2009.MB8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615871v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cachier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pennec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45468-3_88" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V55MKZNQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00139814v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aubry" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bazin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469290v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haojing Duan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>