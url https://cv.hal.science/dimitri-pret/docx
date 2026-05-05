--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -2330,706 +2330,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Delville</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">M. C. Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 149, pp.251-267. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.145-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164650v1</w:t>
+                <w:t xml:space="preserve">hal-01331798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
+                <w:t xml:space="preserve">Cation diffusion in the interlayer space of swelling clay minerals - A combined macroscopic and microscopic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 149, pp.251-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339011v1</w:t>
+                <w:t xml:space="preserve">hal-01164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local clay distribution on the effective elastic properties of shales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurement of the elastic properties of swelling clay minerals using the digital image correlation method on a single macroscopic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 84, pp.55-74. </w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 pp.248-256 </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276844v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental aluminization of vermiculite interlayers: An X-ray diffraction perspective on crystal chemistry and structural mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the local clay distribution on the effective elastic properties of shales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lanson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84, pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2015.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.03.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164682v1</w:t>
+                <w:t xml:space="preserve">hal-01276844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the local clay distribution on the effective electrical conductivity of clay rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">Experimental aluminization of vermiculite interlayers: An X-ray diffraction perspective on crystal chemistry and structural mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. C. Zamora</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.145-168. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249, pp.28-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331798v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion of metal iron in contact with anoxic clay at 90 degrees C: Characterization of the corrosion products after two years of interaction</w:t>
               </w:r>
@@ -3727,717 +3727,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of mineral distribution at mesoscopic scale on solute diffusion in a clay-rich rock: Example of the Callovo-Oxfordian mudstone (Bure, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+                <w:t xml:space="preserve">J.C. Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dewonck</w:t>
+                <w:t xml:space="preserve">D. Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Linard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. Bourbon</w:t>
+                <w:t xml:space="preserve">J.C. Parneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American journal of science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2475/03.2012.03⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.W05554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011WR011352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832358v1</w:t>
+                <w:t xml:space="preserve">hal-00827642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of mineral distribution at mesoscopic scale on solute diffusion in a clay-rich rock: Example of the Callovo-Oxfordian mudstone (Bure, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ interaction of cement paste and shotcrete with claystones in a deep disposal context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Robinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">S. Dewonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Coelho</w:t>
+                <w:t xml:space="preserve">Y. Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Parneix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pret</w:t>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.W05554. </w:t>
+              <w:t xml:space="preserve">American journal of science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (3), pp.314-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011WR011352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2475/03.2012.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827642v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Sardini</w:t>
+                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bihannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.J. Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168810v1</w:t>
+                <w:t xml:space="preserve">hal-00750859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15 years of in situ cement - argillite interaction from Tournemire URL: Characterisation of the multi-scale spatial heterogeneities of pore space evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+                <w:t xml:space="preserve">Distribution spatiale de la porosité des matériaux cimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tinseau</w:t>
+                <w:t xml:space="preserve">Christelle de La Asunciòn-Parreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Pellegrini</w:t>
+                <w:t xml:space="preserve">Marja Siitari-Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.013⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (6), pp.739-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17747120.2007.9692955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00665328v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the ionic strength and solid/solution ratio on Ca(II)-for-Na+ exchange on montmorillonite. Part 2: Understanding the effect of the m/V ratio. Implications for pore water composition and element transport in natural media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Bihannic</w:t>
+                <w:t xml:space="preserve">15 years of in situ cement - argillite interaction from Tournemire URL: Characterisation of the multi-scale spatial heterogeneities of pore space evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tinseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Michot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 363, pp.334-347. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (12), pp.2159-2171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2011.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750859v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method for quantitative petrography based on image processing of chemical element maps: Part II. Semi-quantitative porosity maps superimposed on mineral maps</w:t>
               </w:r>
@@ -4959,1164 +4959,1527 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+                <w:t xml:space="preserve">Distribution de taille de pores complète des roches argileuses par couplage de gaz sur blocs, de porosimétrie mercure et de nano-tomographie de rayons X de laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
+              <w:t xml:space="preserve">GFA 2025 : 22e colloque annuel du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe français des argiles (GFA), Jun 2025, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989488v1</w:t>
+                <w:t xml:space="preserve">hal-05570213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rogers Evarist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
+              <w:t xml:space="preserve">XVIII International Clay Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPEA, Jul 2025, Dublin (Irlande), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487294v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+                <w:t xml:space="preserve">Full pore size distribution of shale by combination of innovative gas adsorption isotherms, mercury intrusion porosimetry and laboratory nano-X ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogers Evarist Swai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ISRM Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
+              <w:t xml:space="preserve">61st Annual Meeting of the Clay Minerals Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Hawai; Clay Minerals Society, Jun 2024, Manoa (Hawaii), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487249v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the swelling of clayey geomaterials: A comparative study between Barcelona Basic model (BBM) and a multiscale approach</w:t>
+                <w:t xml:space="preserve">Multi-scale modeling of the swelling-shrinkage of clayey geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Mélot</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, London (U.K.), United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference of European Clay Groups Association (EUROCLAY 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale pour l'étude des argiles (AIPEA), Jul 2023, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487263v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEM-based mineralogical mapping at the submicrometer-scale of modern Sardinian stromatolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Debrie</w:t>
+                <w:t xml:space="preserve">Multi-Scale Modeling of the Swelling-Shrinkage of Clayey Geomaterials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Saint Martin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROCLAY 2023 - International Conference of European Clay Groups Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bari (Italy), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352527v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+                <w:t xml:space="preserve">Numerical Modelling of the Swelling of Clayey Geomaterials by a Multiscale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Prêt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Hedan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th ISRM Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Salzburg (AUT), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939104v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Pardoen</w:t>
+                <w:t xml:space="preserve">Numerical modelling of the swelling of clayey geomaterials: A comparative study between Barcelona Basic model (BBM) and a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Mhamdi Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geoffroy Mélot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
+              <w:t xml:space="preserve">10th European Conference on Numerical Methods in Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, London (U.K.), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965707v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of water in synthetic calcium silicate hydrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEM-based mineralogical mapping at the submicrometer-scale of modern Sardinian stromatolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Collogue du Groupe Français des Argiles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297641v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of pore network characterization of compacted clay materials by TEM and FIB/SEM imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneity and Variability of Clay Rock Microstructure in a Hydro-Mechanical Double Scale FEM × FEM Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy. pp.247-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99474-1_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120597v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heterogeneity and variability of clay rock microstructure in a hydro-mechanical double scale FEMxFEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Dal Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desrues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bésuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">micro to MACRO Mathematical Modelling in Soil Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio di Calabria, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of water in synthetic calcium silicate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Roosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Prêt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Collogue du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of pore network characterization of compacted clay materials by TEM and FIB/SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clays in Natural and Engineered Barriers for Radioactive Waste Confinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude par couplage CIN-MEB de l'influence de la microstructure sur les déformations par dessiccation de l'argilite de Tournemire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauchille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6168,65 +6531,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6373,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Debrie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03779040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSN2MPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00878" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665328v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tinseau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellegrini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRQSP9K1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487263v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Saint Martin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7169" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120597v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Parrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tertre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pr&#234;t" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lefevre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.123203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143965v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Debrie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Saint Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2518" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04485529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mhamdi Alaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Giot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hedan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2023.105612" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03779040v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Menguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Est&#232;ve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans-Jofre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.121059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sevostianov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kushch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosenza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.03.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Schlegel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blanc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varlet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fauchille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Giraud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2019.05.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Valle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justo Cabrera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2019.105244" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103316" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robinet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pr&#234;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/claymin.2007.042.4.01" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944260v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Savoye" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dabat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05343" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383055v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057671801052X" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaboreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Montouillout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2017.08.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WSN2MPF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685288v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Roosz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b00878" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01690744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2016.01.054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3BNZ3J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1032" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331798v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zamora" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011429" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C13CBEC5073E6226E4A2A730ECF0DED8D21EFF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164650v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Delville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.10.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5CQCN3Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSLP9F02-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01276844v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hedan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2015.01.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V18Q81BM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mareschal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2015.03.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2D7GB7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157703v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L. Schlegel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bataillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brucker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2014.09.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCHMFDNZ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076558v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Robinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.07.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T102365T-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tertre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nauleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/CCMN.2013.0610501" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pacreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.02.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX9BZCLZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119555v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Reinholdt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Faurel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Razafitianamaharavo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.03.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5SZFW5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Robinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coelho" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Parneix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011WR011352" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewonck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Linard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/03.2012.03" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Michot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.07.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93K91JFC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02168810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle de La Asunci&#242;n-Parreira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17747120.2007.9692955" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00665328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tinseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellegrini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.07.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRQSP9K1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664207v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3433" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2010.3431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397559v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Albani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaboreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siitari-Kauppi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2009.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zellagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2004.03.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8SJ7G7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogers Evarist Swai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Faivre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570176v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rogers Evarist" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989488v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phen Hedan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487294v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487249v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04487263v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy M&#233;lot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352527v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Saint Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7169" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939104v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pardoen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Dal Pont" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desrues" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;suelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99474-1_25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965707v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pardoen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desrues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;suelle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01297641v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01120597v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441280v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>