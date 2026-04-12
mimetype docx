--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Voilmy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cultural Probes and Interviews with Caregivers to Co-Design a Social Mobile Robotic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.100729. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient participatif pour Le déveLoppement de La santé numérique dans Le champ Gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SÉRIE E : Droit, santé, société, 10 (3), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.103.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork and Field Trials in Hospitals: Co-Designing A Robotic Solution to Support Data Collection in Geriatric Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie de Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3046. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11073046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative study of the perception of nursing home practitioners about the implementation of quality indicators for drug consumption in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biné Mariam Ndiongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.897 - 903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-021-01989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Patient-Robot Interaction on the Accuracy of Robotized Geriatric Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel García-Olaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Fuentetaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Usage to Ensure Utility: Co-Design of a Tool for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for autonomous human motion description and evaluation: Application to the Get Up & Go test use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-Based Adapted Physical Activity by Means of a Motivational Aide Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions or Actions? Grounding How Agents Interact Within a Software Architecture for Cognitive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calderita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-019-09685-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les living labs et la conception participative : l’exemple d’ActivAgeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.075.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab ActivAgeing - Developing home-based social and healthcare solutions for the elderly using participatory design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and Prosodic Forms of First Names in Institutional Interaction Involving Multiple Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Wiklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau numérique et organisation scolaire : une enquête vidéo-ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.255-268. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée de la modalité. Entretien avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ethnographier les phénomènes sonores, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of user tests in a Living Lab in the co-design process of human robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and implementation of a call system for autonomous mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Beloualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques de télésurveillance de maladies chroniques dans les espaces à dominante rurale peu densément peuplés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schoevaerdts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot assistant gériatrique : une évaluation pilote en établissement hospitalier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining usage to ensure utility: Co-design of a tool for fall prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab approach in Human-Robot Interaction design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Automatizing the Get up &amp; Go test" - CLARC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multimodal enregistré par des personnes âgées à domicile et l'élaboration d'un IHM adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus Recorded by Elderly People at home with elaboration of an adapted IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guettari Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 3rd International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOSMART.2019.8734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Appropriate Design of Assistive Technologies in Care Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection in CGA Evaluation: Analyzing Clinicians’ Practices to Inform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion algorithm for sleep quality estimation using multiple measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomous gait analysis in the Get Up and Go test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACTS 2017 4th workshop on recognition and action for scene understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ystad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Silver technologies : la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et nouvelles technologies au fil de la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations / co-conception : solutions d’accompagnement pour l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum DEM[AIN] 0.1 L’innovation sociale en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ain, Feb 2017, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée au domicile par une solution d'assistance motivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur Motiv@Dom : Co -conception et évaluation en Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Objets Connectés Tech4Health ,Evaluation des objets connectés en e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the users in the design of a robot for making Comprehensive Geriatric Assessments (CGA) to elderly people in care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de personnes âgées dans la conception de solutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en Living Lab pour les solutions à l’autonomie des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitutive meaning of drawing on a multi-touch display surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative rule learning in group work among primary school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité pour l'utilité : nouveau design d'un pèse-personne connecté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Human-Robot Interaction for Dependent Elderlies: a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British HCI 2018, 32nd Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARC: A Cognitive Robot for Helping Geriatric Doctors in Real Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOT 2017: Third Iberian Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70833-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Use of a Serious Game and the Grip-Ball Decrease Discomfort in Older People When Assessing Maximal Grip-Strength?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.909-912, 2016, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociality of stillness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Hemment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pentti Haddington; Lorenza Mondada; Maurice Nevile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.371-406, 2013, 978-3-11-029114-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110291278.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Voilmy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient participatif pour Le déveLoppement de La santé numérique dans Le champ Gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SÉRIE E : Droit, santé, société, 10 (3), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.103.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cultural Probes and Interviews with Caregivers to Co-Design a Social Mobile Robotic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork and Field Trials in Hospitals: Co-Designing A Robotic Solution to Support Data Collection in Geriatric Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie de Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3046. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11073046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative study of the perception of nursing home practitioners about the implementation of quality indicators for drug consumption in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biné Mariam Ndiongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.897 - 903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-021-01989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Patient-Robot Interaction on the Accuracy of Robotized Geriatric Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel García-Olaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Fuentetaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Usage to Ensure Utility: Co-Design of a Tool for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for autonomous human motion description and evaluation: Application to the Get Up & Go test use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-Based Adapted Physical Activity by Means of a Motivational Aide Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions or Actions? Grounding How Agents Interact Within a Software Architecture for Cognitive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calderita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-019-09685-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les living labs et la conception participative : l’exemple d’ActivAgeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.075.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab ActivAgeing - Developing home-based social and healthcare solutions for the elderly using participatory design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and Prosodic Forms of First Names in Institutional Interaction Involving Multiple Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Wiklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau numérique et organisation scolaire : une enquête vidéo-ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.255-268. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée de la modalité. Entretien avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ethnographier les phénomènes sonores, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of user tests in a Living Lab in the co-design process of human robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and implementation of a call system for autonomous mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Beloualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques de télésurveillance de maladies chroniques dans les espaces à dominante rurale peu densément peuplés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schoevaerdts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot assistant gériatrique : une évaluation pilote en établissement hospitalier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab approach in Human-Robot Interaction design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Automatizing the Get up &amp; Go test" - CLARC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining usage to ensure utility: Co-design of a tool for fall prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multimodal enregistré par des personnes âgées à domicile et l'élaboration d'un IHM adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus Recorded by Elderly People at home with elaboration of an adapted IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guettari Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 3rd International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOSMART.2019.8734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Appropriate Design of Assistive Technologies in Care Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection in CGA Evaluation: Analyzing Clinicians’ Practices to Inform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion algorithm for sleep quality estimation using multiple measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomous gait analysis in the Get Up and Go test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACTS 2017 4th workshop on recognition and action for scene understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ystad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations / co-conception : solutions d’accompagnement pour l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum DEM[AIN] 0.1 L’innovation sociale en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ain, Feb 2017, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Silver technologies : la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et nouvelles technologies au fil de la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée au domicile par une solution d'assistance motivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur Motiv@Dom : Co -conception et évaluation en Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Objets Connectés Tech4Health ,Evaluation des objets connectés en e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the users in the design of a robot for making Comprehensive Geriatric Assessments (CGA) to elderly people in care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de personnes âgées dans la conception de solutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en Living Lab pour les solutions à l’autonomie des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitutive meaning of drawing on a multi-touch display surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative rule learning in group work among primary school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité pour l'utilité : nouveau design d'un pèse-personne connecté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Human-Robot Interaction for Dependent Elderlies: a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British HCI 2018, 32nd Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARC: A Cognitive Robot for Helping Geriatric Doctors in Real Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOT 2017: Third Iberian Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70833-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Use of a Serious Game and the Grip-Ball Decrease Discomfort in Older People When Assessing Maximal Grip-Strength?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.909-912, 2016, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociality of stillness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Hemment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pentti Haddington; Lorenza Mondada; Maurice Nevile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.371-406, 2013, 978-3-11-029114-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110291278.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.103.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Roll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Marfil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin&#233; Mariam Ndiongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-01989-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garc&#237;a-Olaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fuentetaja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Bandera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Romero-Garc&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02378730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marfil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Garces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bandera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calderita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-019-09685-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Wiklund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954727v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Beloualid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schoevaerdts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161059v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291137v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Novella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettari Toufik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2019.8734242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896603v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;line Moreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pradali&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896610v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hovan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Due&#241;as" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172346" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Su&#225;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reuther" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70833-1_33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#252;scher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Hemment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110291278.371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.103.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Roll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Marfil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin&#233; Mariam Ndiongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-01989-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garc&#237;a-Olaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fuentetaja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Bandera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Romero-Garc&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02378730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marfil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Garces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bandera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calderita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-019-09685-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Wiklund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954727v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Beloualid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schoevaerdts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161059v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Novella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettari Toufik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2019.8734242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;line Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pradali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hovan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Due&#241;as" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172346" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Su&#225;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reuther" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70833-1_33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#252;scher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Hemment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110291278.371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>