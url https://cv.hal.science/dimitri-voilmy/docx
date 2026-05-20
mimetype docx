--- v1 (2026-04-12)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Voilmy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient participatif pour Le déveLoppement de La santé numérique dans Le champ Gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SÉRIE E : Droit, santé, société, 10 (3), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.103.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cultural Probes and Interviews with Caregivers to Co-Design a Social Mobile Robotic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.100729. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork and Field Trials in Hospitals: Co-Designing A Robotic Solution to Support Data Collection in Geriatric Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie de Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3046. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11073046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative study of the perception of nursing home practitioners about the implementation of quality indicators for drug consumption in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biné Mariam Ndiongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.897 - 903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-021-01989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Patient-Robot Interaction on the Accuracy of Robotized Geriatric Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel García-Olaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Fuentetaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Usage to Ensure Utility: Co-Design of a Tool for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for autonomous human motion description and evaluation: Application to the Get Up & Go test use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-Based Adapted Physical Activity by Means of a Motivational Aide Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions or Actions? Grounding How Agents Interact Within a Software Architecture for Cognitive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calderita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-019-09685-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les living labs et la conception participative : l’exemple d’ActivAgeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.075.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab ActivAgeing - Developing home-based social and healthcare solutions for the elderly using participatory design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and Prosodic Forms of First Names in Institutional Interaction Involving Multiple Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Wiklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau numérique et organisation scolaire : une enquête vidéo-ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.255-268. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée de la modalité. Entretien avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ethnographier les phénomènes sonores, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of user tests in a Living Lab in the co-design process of human robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and implementation of a call system for autonomous mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Beloualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques de télésurveillance de maladies chroniques dans les espaces à dominante rurale peu densément peuplés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schoevaerdts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot assistant gériatrique : une évaluation pilote en établissement hospitalier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab approach in Human-Robot Interaction design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Automatizing the Get up &amp; Go test" - CLARC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining usage to ensure utility: Co-design of a tool for fall prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multimodal enregistré par des personnes âgées à domicile et l'élaboration d'un IHM adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus Recorded by Elderly People at home with elaboration of an adapted IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guettari Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 3rd International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOSMART.2019.8734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Appropriate Design of Assistive Technologies in Care Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection in CGA Evaluation: Analyzing Clinicians’ Practices to Inform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion algorithm for sleep quality estimation using multiple measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomous gait analysis in the Get Up and Go test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACTS 2017 4th workshop on recognition and action for scene understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ystad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations / co-conception : solutions d’accompagnement pour l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum DEM[AIN] 0.1 L’innovation sociale en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ain, Feb 2017, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Silver technologies : la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et nouvelles technologies au fil de la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée au domicile par une solution d'assistance motivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur Motiv@Dom : Co -conception et évaluation en Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Objets Connectés Tech4Health ,Evaluation des objets connectés en e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the users in the design of a robot for making Comprehensive Geriatric Assessments (CGA) to elderly people in care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de personnes âgées dans la conception de solutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en Living Lab pour les solutions à l’autonomie des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitutive meaning of drawing on a multi-touch display surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative rule learning in group work among primary school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité pour l'utilité : nouveau design d'un pèse-personne connecté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Human-Robot Interaction for Dependent Elderlies: a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British HCI 2018, 32nd Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARC: A Cognitive Robot for Helping Geriatric Doctors in Real Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOT 2017: Third Iberian Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70833-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Use of a Serious Game and the Grip-Ball Decrease Discomfort in Older People When Assessing Maximal Grip-Strength?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.909-912, 2016, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociality of stillness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Hemment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pentti Haddington; Lorenza Mondada; Maurice Nevile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.371-406, 2013, 978-3-11-029114-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110291278.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dimitri Voilmy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Cultural Probes and Interviews with Caregivers to Co-Design a Social Mobile Robotic Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (1), pp.100729. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2022.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patient participatif pour Le déveLoppement de La santé numérique dans Le champ Gériatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Djellal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de médecine légale, droit médical, victimologie, dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, SÉRIE E : Droit, santé, société, 10 (3), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dsso.103.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fieldwork and Field Trials in Hospitals: Co-Designing A Robotic Solution to Support Data Collection in Geriatric Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitterie de Roll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.3046. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11073046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative study of the perception of nursing home practitioners about the implementation of quality indicators for drug consumption in nursing homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Ecarnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biné Mariam Ndiongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.897 - 903. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-021-01989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Patient-Robot Interaction on the Accuracy of Robotized Geriatric Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel García-Olaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Fuentetaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining Usage to Ensure Utility: Co-Design of a Tool for Fall Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (5), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2020.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paradigm for autonomous human motion description and evaluation: Application to the Get Up & Go test use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home-Based Adapted Physical Activity by Means of a Motivational Aide Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (6), pp.394-399. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2018.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions or Actions? Grounding How Agents Interact Within a Software Architecture for Cognitive Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romero-Garces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Calderita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-019-09685-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les living labs et la conception participative : l’exemple d’ActivAgeing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retraite et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (3), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rs.075.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab ActivAgeing - Developing home-based social and healthcare solutions for the elderly using participatory design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Informatica Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and Prosodic Forms of First Names in Institutional Interaction Involving Multiple Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Wiklund</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tableau numérique et organisation scolaire : une enquête vidéo-ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.255-268. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée de la modalité. Entretien avec Jean-François Augoyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Ethnographier les phénomènes sonores, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01954727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of user tests in a Living Lab in the co-design process of human robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Naples, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception and implementation of a call system for autonomous mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siham Beloualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques de télésurveillance de maladies chroniques dans les espaces à dominante rurale peu densément peuplés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schoevaerdts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021 - Colloque en Télésanté et dispositifs biomédicaux - 8ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse III - Paul Sabatier [UPS], May 2021, Toulouse, Blagnac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing a falls detection device: combining concerns for human motion and elders needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Dillenseger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Visual user interfaces for human motion, ACM AVI 2020 International Conference on Advanced Visual Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Island of Ischia (virtuel), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robot assistant gériatrique : une évaluation pilote en établissement hospitalier réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Francophone en Gestion et Ingénierie des Systèmes Hospitaliers, GISEH2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab approach in Human-Robot Interaction design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Automatizing the Get up &amp; Go test" - CLARC workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examining usage to ensure utility: Co-design of a tool for fall prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus multimodal enregistré par des personnes âgées à domicile et l'élaboration d'un IHM adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSanté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Universités, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Corpus Recorded by Elderly People at home with elaboration of an adapted IHM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guettari Toufik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Raymonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Piau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 3rd International Conference on Bio-engineering for Smart Technologies (BioSMART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOSMART.2019.8734242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving Appropriate Design of Assistive Technologies in Care Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Collection in CGA Evaluation: Analyzing Clinicians’ Practices to Inform Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Data work in Healthcare 2018, CSCW 2018 - The 21st ACM Conference on Computer-Supported Cooperative Work and Social Computing, New York City's Hudson River</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Jersey City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisensor data fusion algorithm for sleep quality estimation using multiple measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Guettari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hovan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Congress of the European Sleep Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité physique adaptée au domicile par une solution d'assistance motivationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la TéléSANté, 6ème edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Capteurs, Université d'Orléans, May 2017, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Place through Participation: Reflections from Working with Visually Impaired Persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Di Loreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Champigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embracing Diversity with Help of Technology and Participatory Design (EDTPD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards autonomous gait analysis in the Get Up and Go test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pedro Bandera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Dueñas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Marfil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REACTS 2017 4th workshop on recognition and action for scene understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ystad, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations / co-conception : solutions d’accompagnement pour l’autonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum DEM[AIN] 0.1 L’innovation sociale en action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ain, Feb 2017, Bourg-en-Bresse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et Silver technologies : la méthode Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et nouvelles technologies au fil de la vie ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstrateur Motiv@Dom : Co -conception et évaluation en Living Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Objets Connectés Tech4Health ,Evaluation des objets connectés en e-santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the users in the design of a robot for making Comprehensive Geriatric Assessments (CGA) to elderly people in care centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Iglesias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.483-488, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’implication de personnes âgées dans la conception de solutions technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception participative en Living Lab pour les solutions à l’autonomie des aînés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ISOTECA, IMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitutive meaning of drawing on a multi-touch display surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative rule learning in group work among primary school children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIEMCA 2013: Technologies and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Waterloo, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner cultural probes et entretiens avec des soignants pour co-concevoir une solution robotique mobile sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSAN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisabilité pour l'utilité : nouveau design d'un pèse-personne connecté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dessinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-based responsibility: a participatory approach to care pathway efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abéline Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Malone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pradalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Human-Robot Interaction for Dependent Elderlies: a Living Lab Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Derras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British HCI 2018, 32nd Human Computer Interaction Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLARC: A Cognitive Robot for Helping Geriatric Doctors in Real Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Suárez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Romero-Garcés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Reuther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Carlos Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROBOT 2017: Third Iberian Robotics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, 2018, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70833-1_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the Use of a Serious Game and the Grip-Ball Decrease Discomfort in Older People When Assessing Maximal Grip-Strength?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aly Chkeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hewson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Mediterranean Conference on Medical and Biological Engineering and Computing 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.909-912, 2016, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-32703-7_177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sociality of stillness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voilmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Büscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drew Hemment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pentti Haddington; Lorenza Mondada; Maurice Nevile. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction and Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.371-406, 2013, 978-3-11-029114-8. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110291278.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.103.0027" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Roll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Marfil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin&#233; Mariam Ndiongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-01989-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garc&#237;a-Olaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fuentetaja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Bandera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Romero-Garc&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02378730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marfil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Garces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bandera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calderita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-019-09685-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Wiklund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954727v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Beloualid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schoevaerdts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161059v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Novella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettari Toufik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2019.8734242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;line Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pradali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hovan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Due&#241;as" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896716v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565011v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172346" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Su&#225;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reuther" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70833-1_33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#252;scher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Hemment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110291278.371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025525v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voilmy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2022.06.004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dsso.103.0027" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320539v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie de Roll" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Iglesias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Marfil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11073046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sanchez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Ecarnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin&#233; Mariam Ndiongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-021-01989-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Garc&#237;a-Olaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Fuentetaja" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Fernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02550753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dessinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2020.03.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pedro Bandera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Romero-Garc&#233;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319102v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chevalier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Chkeir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2018.10.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02378730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marfil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romero-Garces" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bandera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calderita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-019-09685-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.075.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363004v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Wiklund" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8869" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02330621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4249" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01954727v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Beloualid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Tellier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schoevaerdts" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082662v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gauthier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dillenseger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198160v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291137v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161059v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Guettari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Raymonet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Piau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Novella" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guettari Toufik" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Novella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2019.8734242" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ab&#233;line Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pradali&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03320563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hovan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Champigny" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Giraud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Due&#241;as" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896716v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896725v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319968v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Carlos Pulido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172346" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896742v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896743v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896733v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324045v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02262443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291146v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896634v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304392v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Su&#225;rez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Reuther" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70833-1_33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02308740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hewson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32703-7_177" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896658v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#252;scher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drew Hemment" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110291278.371" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>