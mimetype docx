--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1591,235 +1591,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail contraint et nouvel agencement organisationnel : quelles conséquences sur les risques psychosociaux ?</w:t>
+                <w:t xml:space="preserve">Télétravail et crise du COVID 19 : un mode d'organisation inégalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67, </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32, pp.53-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.16779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.032.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978088v1</w:t>
+                <w:t xml:space="preserve">hal-04877208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail et crise du COVID 19 : un mode d'organisation inégalitaire ?</w:t>
+                <w:t xml:space="preserve">Télétravail contraint et nouvel agencement organisationnel : quelles conséquences sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32, pp.53-64. </w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.032.0053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.16779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877208v1</w:t>
+                <w:t xml:space="preserve">hal-03978088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants de la fréquence d’achat sur les sites Web marchands</w:t>
               </w:r>
@@ -3325,51 +3325,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3821,1083 +3821,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer awareness of renewable energy and willingness-to-pay for energy transition in France: the less you know, the less you pay? Evidence from a discrete choice experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+                <w:t xml:space="preserve">L’approche risque par les managers et les dirigeants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crastes Dit Sourd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
+                <w:t xml:space="preserve">Yann Tournesac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FAERE ANNUAL CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIVERSITY ROUEN NORMANDY, Sep 2022, ROUEN, France</w:t>
+              <w:t xml:space="preserve">18e colloque francophone sur le risque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04435149v1</w:t>
+                <w:t xml:space="preserve">hal-05548003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer awareness of renewable energy and willingness-to-pay for energy transition in France: the less you know, the less you pay? Evidence from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes Dit Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Taïbi Hassani</w:t>
+                <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La 9ème conférence annuelle de la French Association of Environmental and Resource Economists – FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LERN, Sep 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">9th FAERE ANNUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSITY ROUEN NORMANDY, Sep 2022, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04427918v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding followers' cross-platform tracking behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italy</w:t>
+              <w:t xml:space="preserve">21st International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université LUMSA et La Sapienza, Jan 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077761v1</w:t>
+                <w:t xml:space="preserve">hal-05573580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des déterminants de la fréquence d’achat sur les sites Web marchands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer awareness of renewable energy and willingness-to-pay for energy transition in France: the less you know, the less you pay? Evidence from a discrete choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crastes Dit Sourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Badot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taïbi Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">La 9ème conférence annuelle de la French Association of Environmental and Resource Economists – FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LERN, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505420v1</w:t>
+                <w:t xml:space="preserve">hal-04427918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling designs and fractional factorial designs applied to the program method</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications nutritionnelles : Approche économétrique des facteurs explicatifs du comportement de consommation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque francophone sur les sondages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque Ascencia Business School « Comprendre et agir dans une société en mutation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371710v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sondage et plans fractionnaires appliqués à la méthode des programmes : une enquête sur le ruissellement érosif dans la Vallée du Commerce en Haute Normandie</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding followers' cross-platform tracking behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Taibi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur les sondages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, RENNES, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374360v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse exploratoire de l’image de marque des entreprises du prêt-à-porter de luxe lors d’un processus de dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchais Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198185v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode d'évaluation contingente appliquée au ruissellement érosif : une nouvelle approche de l'estimation du consentement à payer.</w:t>
+                <w:t xml:space="preserve">Analyse des déterminants de la fréquence d’achat sur les sites Web marchands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+              <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00494731v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation non paramétrique de la régression : cas du consentement à payer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Power of Temporal Retention of French Online Retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Taibi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tournesac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+              <w:t xml:space="preserve">ACR 2020 Association for Consumer Research conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research conference, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00386768v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse discriminante versus Forêts Aléatoires sur des données qualitatives : méthode d'évaluation contingente appliquée aux zones humides de l'estuaire de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling designs and fractional factorial designs applied to the program method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crastes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque francophone sur les sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sondage et plans fractionnaires appliqués à la méthode des programmes : une enquête sur le ruissellement érosif dans la Vallée du Commerce en Haute Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad S. Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crastes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Francophone sur les sondages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bourgain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode d'évaluation contingente appliquée au ruissellement érosif : une nouvelle approche de l'estimation du consentement à payer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00494731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation non paramétrique de la régression : cas du consentement à payer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturnin Adigaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00386768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse discriminante versus Forêts Aléatoires sur des données qualitatives : méthode d'évaluation contingente appliquée aux zones humides de l'estuaire de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4907,51 +5382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance de la bienveillance en situation de télétravail subi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4973,73 +5448,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : un mode d’organisation inégalitaire ou inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5061,51 +5536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5115,165 +5590,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 0000887, MEEDDEM. 2009, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5341,51 +5816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D8200C9"/>
+    <w:nsid w:val="6F0651AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5572,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267028v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tournesac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>