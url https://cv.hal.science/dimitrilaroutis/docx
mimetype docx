--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -551,131 +551,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension du comportement de suivi multiplateforme des followers : Une étude quantitative exploratoire</w:t>
+                <w:t xml:space="preserve">PME versus Amazon : Le choix d’Amazon comme site marchand de référence est-il une fatalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+                <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3 (162), pp.33-57. </w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.07 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.162.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.53102/2024.38.02.1137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04918896v1</w:t>
+                <w:t xml:space="preserve">hal-04687303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail, inégalités de genre et rémunération : influence de la formalisation</w:t>
               </w:r>
@@ -759,131 +759,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PME versus Amazon : Le choix d’Amazon comme site marchand de référence est-il une fatalité ?</w:t>
+                <w:t xml:space="preserve">Compréhension du comportement de suivi multiplateforme des followers : Une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Poulain</w:t>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.07 - 24. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3 (162), pp.33-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53102/2024.38.02.1137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.162.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687303v1</w:t>
+                <w:t xml:space="preserve">hal-04918896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Global Value Chain Position in Economic Models for Bankruptcy Forecasting</w:t>
               </w:r>
@@ -993,222 +993,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur quelles variables se construit la réputation d’un site commercial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digitalisation des services bancaires et risque de changement du rôle du conseiller bancaire en agence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Juillet-Décembre (35), pp.184-202. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 320 (2), pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mss.035.0184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.320.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638217v1</w:t>
+                <w:t xml:space="preserve">hal-04990949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalisation des services bancaires et risque de changement du rôle du conseiller bancaire en agence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur quelles variables se construit la réputation d’un site commercial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amira Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 320 (2), pp.45-54. </w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juillet-Décembre (35), pp.184-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rsg.320.0045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mss.035.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990949v1</w:t>
+                <w:t xml:space="preserve">hal-04638217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purchasing intentions and digital Influencers</w:t>
               </w:r>
@@ -3378,51 +3378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But why do followers have a multi-platform following behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3447,51 +3447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative approach to the influence of Nova and NutriScore on food choice behaviour and product perception. The case of yoghurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3536,217 +3536,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive approach to the influence of nutritional applications during the in-store shopping act on food consumption behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+                <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Trends Conference (IMTC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMTC, Jan 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Entrepreneurship in the Digital Age: Ecosystems, Managers and Entrepreneurs Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 8, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954495v1</w:t>
+                <w:t xml:space="preserve">hal-04954809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Durand</w:t>
+                <w:t xml:space="preserve">Comprehensive approach to the influence of nutritional applications during the in-store shopping act on food consumption behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">M. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entrepreneurship in the Digital Age: Ecosystems, Managers and Entrepreneurs Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Marketing Trends Conference (IMTC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMTC, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954809v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact ont les réseaux sociaux sur l’évolution de carrière des enseignants-chercheurs ?</w:t>
               </w:r>
@@ -4272,51 +4272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications nutritionnelles : Approche économétrique des facteurs explicatifs du comportement de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4462,51 +4462,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire de l’image de marque des entreprises du prêt-à-porter de luxe lors d’un processus de dématérialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchais Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5816,51 +5816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F0651AE"/>
+    <w:nsid w:val="55B55517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tournesac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tournesac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>