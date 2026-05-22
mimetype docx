--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">11757340X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=AwWv90AAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -218,3027 +239,3027 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The weight of silent criteria: ESG score performance and investment attractiveness in sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Messie Pondie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 398, pp.128192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.128192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Visibility to Mobility: Teacher‐Researchers' Use of Digital Strategies in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Jarrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strategic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsc.70000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : un enjeu de réduction des inégalités de genre par la formation et la GEPP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diard Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroutis Dimitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53102/2025.39.01.1209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PME versus Amazon : Le choix d’Amazon comme site marchand de référence est-il une fatalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.07 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53102/2024.38.02.1137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail, inégalités de genre et rémunération : influence de la formalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 36 (1), pp.44-62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.036.0044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension du comportement de suivi multiplateforme des followers : Une étude quantitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3 (162), pp.33-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.162.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Role of Global Value Chain Position in Economic Models for Bankruptcy Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Croquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loredana Cultrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Vermeylen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/econometrics12040031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalisation des services bancaires et risque de changement du rôle du conseiller bancaire en agence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Berriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 320 (2), pp.45-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.320.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelles variables se construit la réputation d’un site commercial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Juillet-Décembre (35), pp.184-202. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.035.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purchasing intentions and digital Influencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafeed Zaman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Internet Marketing and Advertising</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (1-2), pp.172--191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJIMA.2023.132729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (3), pp.107-119. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.220.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilisation à l’offre de services bancaires en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 312 (6), pp.83-90. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsg.312.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interactions « phygitales » de service en magasin : Quelles utilités pour les consommateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Silvain Roten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 150 (3), pp.113-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.150.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail et crise du COVID 19 : un mode d'organisation inégalitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32, pp.53-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.032.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail contraint et nouvel agencement organisationnel : quelles conséquences sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.16779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants de la fréquence d’achat sur les sites Web marchands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.187-213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/resg.142.0187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruissellement érosif et bien-être des citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, janvier-mars (375), pp.7-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.8484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information délivrée aux télétravailleurs confinés par les services RH : une évolution de la relation managériale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 35, pp.15-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la confiance dans les sites marchands via les avis consommateurs online : analyse statistique exploratoire des facteurs explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 30 (4), pp.93-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.204.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the perception of transparency is built in the mind of consumers: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tournesac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37 (1-2), pp.179--202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/g2000.371.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'achat online : facteurs explicatifs du montant des achats Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Entreprise : le pouvoir des parties prenantes en question ?, 27 (78-89)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sites e-marchand, e-Fidélité et comportement du consommateur : quelle réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 132 (3), pp.123-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.132.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointwise convergence of a nonparametric estimator of regression in a measurable space used in Contingent Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laroutis Dimitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adigaw-E-Touck S. L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematics and System Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.188-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status Quo and willingness to pay for reduction of risk of erosive runoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taïbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Petrovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Journal Warsaw University of Life Sciences – Problems of World Agriculture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (4), pp.173-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 102, pp.105 - 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost of best management practices to combat agricultural runoff and comparison with the local populations’ willingness to pay: Case of the Austreberthe watershed (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ronfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementina Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.454-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.landusepol.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminant Analysis Versus Random Forests on Qualitative Data : Contingent Valuation Method Applied to the Seine Estuary Wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Ecological Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (11), pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation versus conversion des zones humides : une analyse comparative appliquée à l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (4), pp.565-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of natural resource-based economies: the case of the Seine estuary (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 588 (1), pp.3-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-007-0648-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3248,100 +3269,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cοnstructiοn d'un οutil de pilοtage de la perfοrmance cοmmerciale crοss-canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Normandie Université, 2025. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025NORMC025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05474245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3351,2236 +3372,2277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">But why do followers have a multi-platform following behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative approach to the influence of Nova and NutriScore on food choice behaviour and product perception. The case of yoghurts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mann David S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring governance mechanisms of inter organizational relations hips in entrepreneurial ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneurship in the Digital Age: Ecosystems, Managers and Entrepreneurs Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris 8, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive approach to the influence of nutritional applications during the in-store shopping act on food consumption behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Trends Conference (IMTC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMTC, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel impact ont les réseaux sociaux sur l’évolution de carrière des enseignants-chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence RSE et risques d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Amiens; Université de Mons, Mar 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche risque par les managers et les dirigeants : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tournesac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque francophone sur le risque Oriane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer awareness of renewable energy and willingness-to-pay for energy transition in France: the less you know, the less you pay? Evidence from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes Dit Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi-Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FAERE ANNUAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIVERSITY ROUEN NORMANDY, Sep 2022, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienveillance perçue et télétravail en confinement : une influence sur les risques psychosociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université LUMSA et La Sapienza, Jan 2022, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer awareness of renewable energy and willingness-to-pay for energy transition in France: the less you know, the less you pay? Evidence from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes Dit Sourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taïbi Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La 9ème conférence annuelle de la French Association of Environmental and Resource Economists – FAERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LERN, Sep 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications nutritionnelles : Approche économétrique des facteurs explicatifs du comportement de consommation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boistel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Ascencia Business School « Comprendre et agir dans une société en mutation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding followers' cross-platform tracking behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire de l’image de marque des entreprises du prêt-à-porter de luxe lors d’un processus de dématérialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchais Julia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants de la fréquence d’achat sur les sites Web marchands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Badot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Power of Temporal Retention of French Online Retailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tournesac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACR 2020 Association for Consumer Research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research conference, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling designs and fractional factorial designs applied to the program method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondage et plans fractionnaires appliqués à la méthode des programmes : une enquête sur le ruissellement érosif dans la Vallée du Commerce en Haute Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad S. Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone sur les sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Nov 2012, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04374360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture de l’APR MEDD RDT2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l' Ecologie. Paris, FRA.; Ministère de l' Ecologie. FRA., Sep 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d'évaluation contingente appliquée au ruissellement érosif : une nouvelle approche de l'estimation du consentement à payer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Marseille, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation non paramétrique de la régression : cas du consentement à payer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturnin Adigaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse discriminante versus Forêts Aléatoires sur des données qualitatives : méthode d'évaluation contingente appliquée aux zones humides de l'estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’importance de la bienveillance en situation de télétravail subi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hachard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05267028v1</w:t>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.63xtckmn7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : un mode d’organisation inégalitaire ou inclusif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Diard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5590,165 +5652,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper et Accompagner des évolutions de Territoires agricoles sensibles aux coulées boueuses : AcTerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bourgain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 0000887, MEEDDEM. 2009, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5816,51 +5878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55B55517"/>
+    <w:nsid w:val="8B16453E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6047,51 +6109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tournesac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267028v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrilaroutis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9547-7906" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11757340X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=AwWv90AAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Messie Pondie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Berriche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.128192" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Diard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jarrar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.70000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diard Caroline" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroutis Dimitri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2025.39.01.1209" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687303v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boistel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Poulain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53102/2024.38.02.1137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921710v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.036.0044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delannoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.162.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991977v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Croquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Cultrera" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pozniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vermeylen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics12040031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0045" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638217v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.035.0184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04433896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boistel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIMA.2023.132729" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978086v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.220.0107" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.312.0087" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04012152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Silvain Roten" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.150.0113" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877208v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.032.0053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.16779" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990912v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Badot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.142.0187" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514575v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.204.0093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04457119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laroutis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tournesac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.371.0179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.132.0123" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adigaw-E-Touck S. L." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04383955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ta&#239;bi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petrovska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990879v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ronfort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2013.12.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-808MRDGV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04439521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taibi-Hassani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990852v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-007-0648-z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BWDZMPBH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05474245v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NORMC025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056222v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015811v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mann David S." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Durand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubreuil" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548003v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tournesac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04435149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchais Julia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570284v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04371710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Barbu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04374360v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad S. Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198185v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Remy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bourgain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386768v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnin Adigaw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.63xtckmn7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269699v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>