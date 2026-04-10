--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -443,261 +443,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
+                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Leibniz International Proceedings in Informatics (LIPIcs), 26 (1), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing a Vortex</w:t>
               </w:r>
@@ -787,51 +787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,51 +904,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,51 +1333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting Topological Minor Models in Planar Graphs is Fixed Parameter Tractable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,51 +1424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Romeo and Juliet meet? Or rendezvous games with adversaries on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1528,64 +1528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combing a Linkage in an Annulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1743,352 +1743,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Elimination Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-022-02513-y⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835914v1</w:t>
+                <w:t xml:space="preserve">hal-03835923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835923v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Block Elimination Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Öznur Yaşar Diner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.#133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00373-022-02513-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction Bidimensionality of Geometric Intersection Graphs</w:t>
               </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,287 +2380,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor obstructions for apex-pseudoforests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Singh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
+                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 344 (10), pp.112529. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.105-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M1228839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327317v1</w:t>
+                <w:t xml:space="preserve">hal-03327286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minor obstructions for apex-pseudoforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Wrochna</w:t>
+                <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (1), pp.105-151. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (10), pp.112529. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1228839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327286v1</w:t>
+                <w:t xml:space="preserve">hal-03327317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compactors for parameterized counting problems</w:t>
               </w:r>
@@ -2854,51 +2854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3160,694 +3160,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 109, pp.56-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensionality and Kernels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
+                <w:t xml:space="preserve">Minor-obstructions for apex sub-unicyclic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1080264⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.538-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094544v1</w:t>
+                <w:t xml:space="preserve">hal-03002632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and enumeration of $K_4$- minor-free links and link-diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103147⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3517129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002619v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03389854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Bidimensionality and Kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (6), pp.1397-1422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1080264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989938v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor-obstructions for apex sub-unicyclic graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2020.04.019⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002632v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr Golovach</w:t>
+                <w:t xml:space="preserve">Structure and enumeration of $K_4$- minor-free links and link-diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (3), pp.17. </w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, pp.103147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3517129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03389854v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
               </w:r>
@@ -4071,64 +4071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgraph Complementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torstein Strømme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,64 +4305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Parameterized Complexity of Graph Modification to First-Order Logic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4539,90 +4539,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutwidth: Obstructions and Algorithmic Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Pilipczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81 (2), pp.557-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4650,408 +4650,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Enumeration of $K4$-minor-free links and link diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.119-124. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01890505v1</w:t>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Kernels for (Connected) Dominating Set on Graphs with Excluded Topological Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3155298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernels for (Connected) Dominating Set on Graphs with Excluded Topological Minors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
+                <w:t xml:space="preserve">Structure and Enumeration of $K4$-minor-free links and link diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (1), pp.1-31. </w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.119-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3155298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01890563v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5362,51 +5362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5447,616 +5447,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01263767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65, pp.154-167. </w:t>
+              <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01610005v2</w:t>
+                <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parameterized complexity of monotone and antimonotone weighted circuit satisfiability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyclic edge coloring through the Lovász Local Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyad Kanj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Xia</w:t>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 665, pp.40 - 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689398v1</w:t>
+                <w:t xml:space="preserve">hal-01632338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218519v2</w:t>
+                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic edge coloring through the Lovász Local Lemma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.154-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632338v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01610005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">On the parameterized complexity of monotone and antimonotone weighted circuit satisfiability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyad Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ge Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257 (139-156), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01481785v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent techniques and results on the Erdős-Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6259,64 +6259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Klaus Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 122, pp.815-843. </w:t>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6484,51 +6484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editing to a planar graph of given degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pim van 'T Hof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,90 +6731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Meta) Kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eelko Penninkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (5), pp.#44. </w:t>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,235 +7067,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01349860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forbidding Kuratowski Graphs as Immersions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kaminski</w:t>
+                <w:t xml:space="preserve">Planar Disjoint-Paths Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21790⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76 (2), pp.401-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-015-0046-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00904533v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Disjoint-Paths Completion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
+                <w:t xml:space="preserve">Forbidding Kuratowski Graphs as Immersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 76 (2), pp.401-425. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.43-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-015-0046-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370272v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Linear Kernels via Dynamic Programming</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7697,51 +7697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lift-contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,378 +7912,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01083516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Graphs of Small Carving-Width</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.02.036⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.635-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804730v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the minimum degree of a graph by contractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin J. Kamiński</w:t>
+                <w:t xml:space="preserve">Characterizing Graphs of Small Carving-Width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.02.030⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Electronic Edition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804766v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the minimum degree of a graph by contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin J. Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.635-649. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 481, pp.74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Graph Minors Weak Structure Theorem</w:t>
               </w:r>
@@ -8354,377 +8354,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-cores: measuring collaboration of directed graphs based on degeneracy</w:t>
+                <w:t xml:space="preserve">Catalan structures and dynamic programming in H-minor-free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (5), pp.1606-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10115-012-0539-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00846768v1</w:t>
+                <w:t xml:space="preserve">lirmm-00904498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalan structures and dynamic programming in H-minor-free graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On exact algorithms for treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dorn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Aries Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Kratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.12:1--12:23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2390176.2390188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00904498v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exact algorithms for treewidth</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D-cores: measuring collaboration of directed graphs based on degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aries Koster</w:t>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Kratsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9 (1), pp.12:1--12:23. </w:t>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.311 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2390176.2390188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10115-012-0539-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804792v1</w:t>
+                <w:t xml:space="preserve">lirmm-00846768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIFO-search: A min-max theorem and a searching game for cycle-rank and tree-depth</w:t>
               </w:r>
@@ -8827,64 +8827,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8982,51 +8982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Flocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9206,64 +9206,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9430,51 +9430,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9574,51 +9574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9665,77 +9665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding irrelevant vertices in linear time on bounded-genus graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9776,428 +9776,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Checking Disjoint-Paths Logic on Topological-Minor-Free Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graph Modification of Bounded Size to Minor-Closed Classes as Fast as Vertex Deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Schirrmacher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Vigny</w:t>
+                <w:t xml:space="preserve">Dimitrios M Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2024 - 39th ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3661814.3662089⟩</w:t>
+              <w:t xml:space="preserve">ESA 2025 - 33rd Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Warsaw, Poland. pp.7:1-7:18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2025.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625781v1</w:t>
+                <w:t xml:space="preserve">lirmm-05562588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Interval Membership Width of Temporal Graphs Connected and Bidirectional</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model Checking Disjoint-Paths Logic on Topological-Minor-Free Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Schirrmacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Siebertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippos Christodoulou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+                <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWOCA 2024 - 35th International Workshop on Combinatorial Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-63021-7_19⟩</w:t>
+              <w:t xml:space="preserve">LICS 2024 - 39th ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallinn, Estonia. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3661814.3662089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04702099v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating Half-Integrality of the Erdős-Pósa Property for Minors: The Case of Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evangelos Protopapas</w:t>
+                <w:t xml:space="preserve">Making the Interval Membership Width of Temporal Graphs Connected and Bidirectional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippos Christodoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierluigi Crescenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.114⟩</w:t>
+              <w:t xml:space="preserve">IWOCA 2024 - 35th International Workshop on Combinatorial Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Ischia, Italy. pp.247-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-63021-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04702132v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04702099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructions to Erdős-Pósa Dualities for Minors</w:t>
+                <w:t xml:space="preserve">Delineating Half-Integrality of the Erdős-Pósa Property for Minors: The Case of Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
@@ -10215,5699 +10202,5708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCS 2024 - IEEE 65th Annual Symposium on Foundations of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallin, Estonia. pp.114:1-114:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS61266.2024.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04825442v1</w:t>
+                <w:t xml:space="preserve">lirmm-04702132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">Obstructions to Erdős-Pósa Dualities for Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOCS 2024 - IEEE 65th Annual Symposium on Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Chicago, United States. pp.31-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FOCS61266.2024.00013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
+                <w:t xml:space="preserve">lirmm-04825442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Checking for First-Order Logic with Disjoint Paths Predicates in Proper Minor-Closed Graph Classes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043007v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Checking for First-Order Logic with Disjoint Paths Predicates in Proper Minor-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3684-3699, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
+                <w:t xml:space="preserve">hal-04043007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Morelle</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excluding Single-Crossing Matching Minors in Bipartite Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Florence, Italy. pp.2111-2121, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch81⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04042983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marin Bougeret</w:t>
+                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch139⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.16:1-16:22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042995v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing a vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Bougeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCS 2022 - 63rd IEEE Annual Symposium on Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FOCS54457.2022.00104⟩</w:t>
+              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3654-3663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043027v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hcore-Init: Neural Network Initialization based on Graph Degeneracy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killing a vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milan (Virtual), Italy. pp.5852-5858, </w:t>
+              <w:t xml:space="preserve">FOCS 2022 - 63rd IEEE Annual Symposium on Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1069-1080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FOCS54457.2022.00104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002744v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Constant-Factor Approximation for Weighted Bond Cover</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Euiwoong Lee</w:t>
+                <w:t xml:space="preserve">Hcore-Init: Neural Network Initialization based on Graph Degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratis Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dasoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPROX/RANDOM 2021 - Approximation, Randomization, and Combinatorial Optimization. Algorithms and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX/RANDOM.2021.7⟩</w:t>
+              <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milan (Virtual), Italy. pp.5852-5858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR48806.2021.9412940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390188v1</w:t>
+                <w:t xml:space="preserve">hal-03002744v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">A Constant-Factor Approximation for Weighted Bond Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euiwoong Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS 2021 - 36th ACM/IEEE Symposium on Logic in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APPROX/RANDOM 2021 - Approximation, Randomization, and Combinatorial Optimization. Algorithms and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Seattle, United States. pp.7:1--7:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.APPROX/RANDOM.2021.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LICS52264.2021.9470540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04043100v1</w:t>
+                <w:t xml:space="preserve">hal-03390188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting topological minor models in planar graphs is fixed parameter tractable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LICS 2021 - 36th ACM/IEEE Symposium on Logic in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rome, Italy. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS52264.2021.9470540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.56⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003167v1</w:t>
+                <w:t xml:space="preserve">hal-04043100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Hitting topological minor models in planar graphs is fixed parameter tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.931-950, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
+                <w:t xml:space="preserve">hal-03003167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.95:1-95:20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.64⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002761v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.51:1-51:17, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2020, Milan, Italy. pp.64:1-64:16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002709v1</w:t>
+                <w:t xml:space="preserve">hal-03002761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM 2019 - 45th International Conference on Current Trends in Theory and Practice of Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.51:1-51:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10801-4_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342817v1</w:t>
+                <w:t xml:space="preserve">hal-03002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003243v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.7:1--7:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
+                <w:t xml:space="preserve">hal-03003243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering to Given Connectivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM 2019 - 45th International Conference on Current Trends in Theory and Practice of Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nový Smokovec, Slovakia. pp.67-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10801-4_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03003256v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification to Planarity is Fixed Parameter Tractable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Clustering to Given Connectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.18:1-18:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.28⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342768v1</w:t>
+                <w:t xml:space="preserve">hal-03003256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Tree-Cut Decompositions: Obstructions and Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Modification to Planarity is Fixed Parameter Tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.32:1--32:14, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.28:1--28:17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342775v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Lean Tree-Cut Decompositions: Obstructions and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.32:1--32:14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01733845v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction-Bidimensionality of Geometric Intersection Graphs</w:t>
+                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.5:1--5:13, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890527v1</w:t>
+                <w:t xml:space="preserve">hal-01733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative proofs of the asymmetric Lovász local lemma and Shearer's lemma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kostas I Psaromiligkos</w:t>
+                <w:t xml:space="preserve">Contraction-Bidimensionality of Geometric Intersection Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Random and Exhaustive Generation of Combinatorial Structures (GASCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.5:1--5:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890510v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01890527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+                <w:t xml:space="preserve">Alternative proofs of the asymmetric Lovász local lemma and Shearer's lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Livieratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Random and Exhaustive Generation of Combinatorial Structures (GASCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.148-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733767v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Compression for Parametrized Counting Problems on Sparse Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Serna</w:t>
+                <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Symposium on Algorithms and Computation (ISAAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Jiaoxi, Yilan County, Taiwan. pp.20:1--20:13, </w:t>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.3:1--3:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2018.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342803v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01733767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial complementation of graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Data-Compression for Parametrized Counting Problems on Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torstein J F Strømme</w:t>
+                <w:t xml:space="preserve">Maria Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWAT: Scandinavian Workshops on Algorithm Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.21:1--21:13, </w:t>
+              <w:t xml:space="preserve">29th International Symposium on Algorithms and Computation (ISAAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Jiaoxi, Yilan County, Taiwan. pp.20:1--20:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2018.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ISAAC.2018.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01890534v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Partial complementation of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein J F Strømme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
+              <w:t xml:space="preserve">SWAT: Scandinavian Workshops on Algorithm Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Malmö, Sweden. pp.21:1--21:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.SWAT.2018.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.1-15, </w:t>
+              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.15:1--15:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2017.29⟩</w:t>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01890542v1</w:t>
+                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MFCS 2017 - 42nd International Symposium on Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Aalborg, Denmark. pp.29:1--29:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2017.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01218496v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT Algorithms for Plane Completion Problems</w:t>
+                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS: Mathematical Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.26:1-26:13, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370324v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing and Covering Immersion Models of Planar subcubic Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPT Algorithms for Plane Completion Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_7⟩</w:t>
+              <w:t xml:space="preserve">MFCS: Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.26:1-26:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01370310v2</w:t>
+                <w:t xml:space="preserve">lirmm-01370324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Packing and Covering Immersion Models of Planar subcubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2016 - 42nd International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Istanbul, Turkey. pp.74-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-53536-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing to a Planar Graph of Given Degrees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.143-156, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01225602v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Variants of Plane Diameter Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.30-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+                <w:t xml:space="preserve">lirmm-01225566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixed Parameter Algorithm for Plane Subgraph Completion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+                <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, May 2015, İstanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01370331v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of Plane Diameter Completion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+                <w:t xml:space="preserve">Editing to a Planar Graph of Given Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.30⟩</w:t>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.143-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01225566v1</w:t>
+                <w:t xml:space="preserve">lirmm-01225602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
+                <w:t xml:space="preserve">A Fixed Parameter Algorithm for Plane Subgraph Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2015, İstanbul, Turkey</w:t>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370328v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Algorithmic Lovász Local Lemma and Acyclic Edge Coloring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANALCO: Analytic Algorithmics and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973761.2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01225505v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Algorithmic Lovász Local Lemma and Acyclic Edge Coloring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANALCO: Analytic Algorithmics and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973761.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178222v1</w:t>
+                <w:t xml:space="preserve">lirmm-01225505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Combinatorics on the Erdős–Pósa property</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGTAC: Algorithmic Graph Theory on the Adriatic Coast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.123-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483655v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Disconnected Cuts in Planar Graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms and Combinatorics on the Erdős–Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGTAC: Algorithmic Graph Theory on the Adriatic Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Koper, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01225549v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01483655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensionality and Parameterized Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal Disconnected Cuts in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin J. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.1⟩</w:t>
+              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.243-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370293v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01225549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying trust dynamics in signed graphs, the S-Cores approach</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bidimensionality and Parameterized Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2014 - 14th SIAM International Conference on Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973440.77⟩</w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083529v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01370293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORECLUSTER: A Degeneracy Based Graph Clustering Framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Quantifying trust dynamics in signed graphs, the S-Cores approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Giatsidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAAA: Innovative Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SDM 2014 - 14th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.668-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973440.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083536v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+                <w:t xml:space="preserve">CORECLUSTER: A Degeneracy Based Graph Clustering Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2014 - 22nd European Symposium on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAAA: Innovative Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44777-2_41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083993v1</w:t>
+                <w:t xml:space="preserve">lirmm-01083536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensionality of Geometric Intersection Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
+                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Špindlerův Mlýn, Czech Republic. pp.293-305, </w:t>
+              <w:t xml:space="preserve">ESA 2014 - 22nd European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland. pp.492-504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44777-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904537v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arvind Gupta</w:t>
+                <w:t xml:space="preserve">Bidimensionality of Geometric Intersection Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Špindlerův Mlýn, Czech Republic. pp.293-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01083704v1</w:t>
+                <w:t xml:space="preserve">lirmm-00904537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Extensions of Cutwidth in any Dimension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
+                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best Micah J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Zoros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083698v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15922,1595 +15918,1703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of W_4 -immersion free graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+                <w:t xml:space="preserve">Geometric Extensions of Cutwidth in any Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084005v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit linear kernels via dynamic programming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Structure of W_4 -immersion free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084007v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Explicit linear kernels via dynamic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STACS 2014 - 31st International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.312-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2014.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904544v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Cooperation in coauthorship graphs with degeneracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+                <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904582v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Gap Extensions of the Erdős-Pósa Theorem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Evaluating Cooperation in coauthorship graphs with degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083659v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+                <w:t xml:space="preserve">Polynomial Gap Extensions of the Erdős-Pósa Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2013 - 39th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-45043-3_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483644v1</w:t>
+                <w:t xml:space="preserve">lirmm-01083659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and Applications of Bidimensionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2013 - 39th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lübeck, Germany. pp.274-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45043-3_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03780-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483650v1</w:t>
+                <w:t xml:space="preserve">lirmm-01483644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear kernels for (connected) dominating set on graphs with excluded topological subgraphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory and Applications of Bidimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS: Symposium on Theoretical Aspects of Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chengdu, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03780-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2013.92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804758v1</w:t>
+                <w:t xml:space="preserve">lirmm-01483650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Linear kernels for (connected) dominating set on graphs with excluded topological subgraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STACS: Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Kiel, Germany. pp.92-103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2013.92⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction checking in graphs on surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kaminski</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS'12: 29th Symposium on Theoretical Aspects of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.182-193</w:t>
+              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Enschede, Netherlands. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678173v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for $H$-minor-free Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Contraction checking in graphs on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STACS'12: 29th Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.182-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736708v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+                <w:t xml:space="preserve">Dynamic Programming for $H$-minor-free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOON: Computing and Combinatorics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Sydney, NSW, Australia. pp.86-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-32241-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00736708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA 2010 - 18th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Liverpool, United Kingdom. pp.97-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15775-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736703v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Self-Duality of Branchwidth in Graphs of Bounded Genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Cologne Twente Workshop on Graphs and Combinatorial Optimization (CTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.19-22</w:t>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.372-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795413v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential Parameterized Algorithms for Bounded-Degree Connected Subgraph Problems on Planar Graphs</w:t>
+                <w:t xml:space="preserve">On Self-Duality of Branchwidth in Graphs of Bounded Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMAP workshop on Algorithmic Graph Theory (AGT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Warwick, United Kingdom. pp.59-66</w:t>
+              <w:t xml:space="preserve">8th Cologne Twente Workshop on Graphs and Combinatorial Optimization (CTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795284v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Subexponential Parameterized Algorithms for Bounded-Degree Connected Subgraph Problems on Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DIMAP workshop on Algorithmic Graph Theory (AGT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Warwick, United Kingdom. pp.59-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approximating Acyclicity Parameters of Sparse Hypergraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Symposium on Theoretical Aspects of Computer Science STACS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. pp.445-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00359709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17520,686 +17624,686 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science - 45th International Workshop, WG 2019, Vall de Núria, Spain, June 19-21, 2019, Revised Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LNCS (11789), 2019, 978-3-030-30785-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30786-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02342784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6th Workshop on Graph Classes, Width Parameters and Optimization (GROW 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-20, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NII Shonan Meeting on: Parameterized Complexity and the Understanding, Design and Analysis of Heuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuo Iwama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-13, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensional Structures: Algorithms, Combinatorics and Logic (Dagstuhl Seminar 13121)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik D. Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadtaghi Hajiaghayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schloss Dagstuhl - Leibniz-Zentrum für Informatik, Dagstuhl Publishing, Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3(3), pp.51-74, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/DagRep.3.3.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreword: Special Issue on Theory and Applications of Graph Searching Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 463, 2012, Theoretical Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized and Exact Computation 7th International Symposium, IPEC 2012, Ljubljana, Slovenia, September 12-14, 2012. Proceedings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard J. Woeginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitrios M. Thilikos; Gerhard J. Woeginger. Springer, 7535, 2012, LNCS, 978-3-642-33292-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-33293-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th Workshop on GRAph Searching, Theory and Applications (GRASTA 2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard J. Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Pralat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18209,51 +18313,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Romeo and Juliet Meet? or Rendezvous Games with Adversaries on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18272,668 +18376,668 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12911, Springer International Publishing, pp.308-320, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86838-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03390090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Elimination Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öznur Yaşar Diner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12911, Springer International Publishing, pp.28-38, 2021, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-86838-3_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Retrospective on (Meta) Kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Treewidth, Kernels, and Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12160, pp.222-246, 2020, Lecture Notes in Computer Science, 978-3-030-42070-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42071-0_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternate Proof of the Algorithmic Lovász Local Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Abstracts Summer 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, pp.61-65, 2017, Trends in Mathematics, 978-3-319-51752-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-51753-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01692634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik D. Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Taghi Hajiaghayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.203-207, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01483707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branchwidth of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.232-237, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01483694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Minors and Parameterized Algorithm Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Multivariate Algorithmic Revolution and Beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS (7370), pp.228-256, 2012, Essays Dedicated to Michael R. Fellows on the Occasion of His 60th Birthday - Part II, 978-3-642-30890-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-30891-8_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01083542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18943,104 +19047,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on NII Shonan Meeting 2013-018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Gutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, News and Conference Reports</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01084332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19050,51 +19154,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Obstructions of Graph Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19120,73 +19224,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04292504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19212,73 +19316,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03867231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-trewidth: Algorithmic and combinatorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19317,463 +19421,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03867242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nearly Planar Graphs and {\lambda}-flat Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
+                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904543v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrelevant Vertices for the Planar Disjoint Paths Problem</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nearly Planar Graphs and {\lambda}-flat Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904538v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irrelevant Vertices for the Planar Disjoint Paths Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Klaus Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabhh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805139v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Meta) Kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eelko Penninkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19783,91 +19887,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on GRASTA 2017, 6th Workshop on GRAph Searching, Theory and Applications, Anogia, Crete, Greece, April 10 – April 13, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19879,178 +19983,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP6, CNRS, Universit ́e Pierre et Marie Curie Paris, France; Department of Informatics, University of Bergen, Bergen, Norway; CNRS and Université Paris Diderot, France; Inria &amp; Université Nice Sophia Antipolis, CNRS, I3S, Sophia Antipolis, France; AlGCo project team, CNRS, LIRMM, Montpellier, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01645614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01225560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20089,87 +20193,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01225570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20207,87 +20311,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIRMM. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01225569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on GRASTA 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20312,113 +20416,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AlGCo project team, CNRS, LIRMM, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Graph Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Flocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20434,87 +20538,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7363, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00508888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20526,65 +20630,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7166, INRIA. 2009, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00443582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId469"/>
+      <w:footerReference w:type="default" r:id="rId472"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20731,51 +20835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwoong Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M150914X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Lardas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zoros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-023-02618-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Ya&#351;ar Diner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02513-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00912-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Leivaditis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Singh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsatsanis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112529" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2020.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10012-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080264" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Velona" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103147" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002632v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.04.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389854v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517129" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Str&#248;mme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00677-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09938-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890505v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.06.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155298" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1146233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.11.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632338v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Giotis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Kirousis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I. Psaromiligkos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Kolliopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Klaus Krause" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Maniatis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.11.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stewart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21696" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelko Penninkx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2973749" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Best Micah J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.07.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kaminski" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21790" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370272v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0046-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Koutsonas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamazaki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083980v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Nestoridis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kamiski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2013.06.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.02.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110857027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846768v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0539-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904498v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.02.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ0CRLQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Koster" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390176.2390188" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hunter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.08.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Kolliopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schirrmacher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662089" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702099v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Christodoulou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_19" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043007v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch141" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042983v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch81" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043027v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS54457.2022.00104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002744v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412940" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2021.7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043100v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470540" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003167v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.56" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002709v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.51" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342817v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10801-4_7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003256v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.18" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342768v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.28" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Livieratos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I Psaromiligkos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342803v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.20" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890534v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein J F Str&#248;mme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2018.21" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890542v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.29" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370324v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.26" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225602v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225566v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.30" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225505v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973761.2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483655v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225549v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kaminski" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Anthony" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_19" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370293v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083536v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083993v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_41" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904537v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_26" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083704v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904582v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483644v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45043-3_24" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483650v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03780-6" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804758v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.92" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678173v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795413v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795284v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904565v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904562v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gutin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Iwama" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904522v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadtaghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2013/4013/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.3.51" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804772v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397512009139" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.006" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904549v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33293-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904556v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Nowakowski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pralat" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390090v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_24" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002701v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42071-0_16" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692634v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51753-7_10" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483707v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_47" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_55" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083542v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30891-8_13" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084332v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292504v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867231v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867242v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904543v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904538v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabhh" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904532v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225560v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084230v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508888v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwoong Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M150914X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Lardas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zoros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-023-02618-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Ya&#351;ar Diner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02513-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00912-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Leivaditis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsatsanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112529" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2020.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10012-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.04.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389854v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Velona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Str&#248;mme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00677-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09938-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.06.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1146233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Giotis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Kirousis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I. Psaromiligkos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.11.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Kolliopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Klaus Krause" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Maniatis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.11.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stewart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21696" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelko Penninkx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2973749" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Best Micah J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.07.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0046-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kaminski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Koutsonas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamazaki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083980v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Nestoridis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kamiski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2013.06.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.02.030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110857027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ0CRLQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Koster" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390176.2390188" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0539-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hunter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.08.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Kolliopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625781v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schirrmacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662089" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Christodoulou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch141" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch81" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS54457.2022.00104" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002744v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412940" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2021.7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470540" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.56" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.51" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10801-4_7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.18" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.28" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890527v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Livieratos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I Psaromiligkos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.20" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein J F Str&#248;mme" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2018.21" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.29" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.26" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225566v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.30" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370331v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225505v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973761.2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483655v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kaminski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Anthony" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_19" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083993v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_41" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904537v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_26" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904582v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45043-3_24" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03780-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.92" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678173v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795413v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795284v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904562v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gutin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Iwama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadtaghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2013/4013/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.3.51" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804772v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397512009139" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904549v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33293-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Nowakowski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pralat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390090v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_24" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389973v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002701v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42071-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51753-7_10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483707v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_47" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_55" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083542v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30891-8_13" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084332v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292504v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867231v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867242v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabhh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904532v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225560v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508888v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>