--- v1 (2026-04-10)
+++ v2 (2026-05-20)
@@ -118,248 +118,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
+                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 156, pp.103722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
+                <w:t xml:space="preserve">lirmm-05386282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vertex identification to a forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 156, pp.103722. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 349 (1), pp.114699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2025.103722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2025.114699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-05386282v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-05386273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constant-factor approximation for weighted bond cover</w:t>
               </w:r>
@@ -443,898 +443,898 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+              <w:t xml:space="preserve">TheoretiCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/theoretics.24.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
+                <w:t xml:space="preserve">lirmm-04698814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A more accurate view of the Flat Wall Theorem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (2), pp.263-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.23121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
+                <w:t xml:space="preserve">lirmm-04700544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killing a Vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3664648⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Leibniz International Proceedings in Informatics (LIPIcs), 26 (1), pp.1-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3696451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702086v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04825119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Killing a Vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TheoretiCS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (4), pp.1-56/27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/theoretics.24.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3664648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04698814v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (4), pp.113345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
+                <w:t xml:space="preserve">hal-04042958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhijat Sharma</w:t>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 341, pp.40-54. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702071v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">k-apices of minor-closed graph classes. I. Bounding the obstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.180-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2023.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042958v1</w:t>
+                <w:t xml:space="preserve">lirmm-04028310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. IV. An Optimal Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Edge-treewidth: Algorithmic and combinatorial properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Baste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Abhijat Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (4), pp.865-912. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 341, pp.40-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M140482X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04171495v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting Topological Minor Models in Planar Graphs is Fixed Parameter Tractable</w:t>
               </w:r>
@@ -1424,51 +1424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Romeo and Juliet meet? Or rendezvous games with adversaries on graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1522,5615 +1522,5615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combing a Linkage in an Annulus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">On Strict Brambles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Lardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M150914X⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-023-02618-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702064v1</w:t>
+                <w:t xml:space="preserve">hal-04042967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Strict Brambles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evangelos Protopapas</w:t>
+                <w:t xml:space="preserve">Combing a Linkage in an Annulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.2332-2364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00373-023-02618-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M150914X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04042967v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.411-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835923v1</w:t>
+                <w:t xml:space="preserve">hal-03771145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">k-apices of Minor-closed Graph Classes. II. Parameterized Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3519028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
+                <w:t xml:space="preserve">hal-03835923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Elimination Distance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm to compute the connected treewidth of a series–parallel graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mescoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00373-022-02513-y⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 312, pp.72-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2021.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835914v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03676663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction Bidimensionality of Geometric Intersection Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Baste</w:t>
+                <w:t xml:space="preserve">Block Elimination Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Öznur Yaşar Diner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-021-00912-w⟩</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (5), pp.#133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00373-022-02513-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541133v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">Contraction Bidimensionality of Geometric Intersection Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computation Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3-4), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (2), pp.510-531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3571278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-021-00912-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043067v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Linear Fixed Parameter Tractable Algorithm for Connected Pathwidth</w:t>
+                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Fedor Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (1), pp.411-435. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3-4), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1369361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3571278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771145v1</w:t>
+                <w:t xml:space="preserve">hal-04043067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M1228839⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (5), pp.815-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-020-10012-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03327286v1</w:t>
+                <w:t xml:space="preserve">hal-03327294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor obstructions for apex-pseudoforests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandros Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
+                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112529⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (1), pp.105-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1228839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327317v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compactors for parameterized counting problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minor obstructions for apex-pseudoforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2020.100344⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 344 (10), pp.112529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2021.112529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093911v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected search for a lazy robber</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compactors for parameterized counting problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.100344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cosrev.2020.100344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03327307v1</w:t>
+                <w:t xml:space="preserve">hal-03093911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Menger-like property of tree-cut width</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148, pp.1-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jctb.2020.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected search for a lazy robber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65 (5), pp.815-838. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 97 (4), pp.510-552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-020-10012-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327294v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse obstructions for minor-covering parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+                <w:t xml:space="preserve">On the Parameterized Complexity of Graph Modification to First-Order Logic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.021⟩</w:t>
+              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.251-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00224-019-09938-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002639v1</w:t>
+                <w:t xml:space="preserve">hal-03002648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. III. Lower bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 109, pp.56-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcss.2019.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02989938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor-obstructions for apex sub-unicyclic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Leivaditis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Tsatsanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 284, pp.538-555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2020.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3517129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389854v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensionality and Kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (6), pp.1397-1422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M1080264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03094544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hitting Minors on Bounded Treewidth Graphs. I. General Upper Bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (3), pp.1623-1648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1287146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02989921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and enumeration of $K_4$- minor-free links and link-diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89, pp.103147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse obstructions for minor-covering parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (3), pp.259-277. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 278, pp.28-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.21923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02989889v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. II. Single-exponential algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Parameterized complexity of finding a spanning tree with minimum reload cost diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 814, pp.135-152. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (3), pp.259-277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02989928v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph Complementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Torstein Strømme</w:t>
+                <w:t xml:space="preserve">Hitting minors on bounded treewidth graphs. II. Single-exponential algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-020-00677-8⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 814, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002656v1</w:t>
+                <w:t xml:space="preserve">lirmm-02989928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge degeneracy: Algorithmic and structural results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joanny Perret</w:t>
+                <w:t xml:space="preserve">Subgraph Complementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torstein Strømme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.06.006⟩</w:t>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (7), pp.1859-1880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-020-00677-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001062v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Parameterized Complexity of Graph Modification to First-Order Logic Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Edge degeneracy: Algorithmic and structural results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratis Limnios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanny Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory of Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (2), pp.251-271. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 839, pp.164-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00224-019-09938-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2020.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002648v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Linear Kernels for Packing Problems</w:t>
+                <w:t xml:space="preserve">Cutwidth: Obstructions and Algorithmic Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Garnero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
+              <w:t xml:space="preserve">, 2019, 81 (2), pp.557-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0495-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342736v1</w:t>
+                <w:t xml:space="preserve">hal-01814167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutwidth: Obstructions and Algorithmic Aspects</w:t>
+                <w:t xml:space="preserve">Explicit Linear Kernels for Packing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 81 (2), pp.557-588. </w:t>
+              <w:t xml:space="preserve">, 2019, 81 (4), pp.1615-1656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-018-0424-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00453-018-0495-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814167v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithmica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
+                <w:t xml:space="preserve">hal-01690385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernels for (Connected) Dominating Set on Graphs with Excluded Topological Minors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saket Saurabh</w:t>
+                <w:t xml:space="preserve">An $O(\log \mathrm {OPT})$-Approximation for Covering and Packing Minor Models of $\theta _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80 (4), pp.1330-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-017-0313-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3155298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890563v1</w:t>
+                <w:t xml:space="preserve">lirmm-01609998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Enumeration of $K4$-minor-free links and link diagrams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
+                <w:t xml:space="preserve">Kernels for (Connected) Dominating Set on Graphs with Excluded Topological Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3155298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.06.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890505v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Structure and Enumeration of $K4$-minor-free links and link diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Velona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.119-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/17M1146233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02342799v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 80 (1), pp.116-135. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (4), pp.2612-2635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00453-016-0245-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/17M1146233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690385v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02342799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathann Cohen</w:t>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.511 - 541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/141000014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592242v1</w:t>
+                <w:t xml:space="preserve">hal-01632332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Editing to a planar graph of given degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 85, pp.168-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263767v1</w:t>
+                <w:t xml:space="preserve">hal-01632341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minors in graphs of large θr-girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.106-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic edge coloring through the Lovász Local Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 665, pp.40 - 50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear kernel for planar red–blue dominating set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 217, pp.536-547. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2016.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01481785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing and covering immersion-expansions of planar sub-cubic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.154-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01610005v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the parameterized complexity of monotone and antimonotone weighted circuit satisfiability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 257 (139-156), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent techniques and results on the Erdős-Pósa property</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Low Polynomial Exclusion of Planar Graph Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.12.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.26-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01486771v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A polynomial-time algorithm for Outerplanar Diameter Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathann Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 89, pp.315 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01487567v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irrelevant vertices for the planar Disjoint Paths Problem</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent techniques and results on the Erdős-Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2016.10.001⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 231, pp.25-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.12.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632343v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01486771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+                <w:t xml:space="preserve">Parameterized algorithms for min-max multiway cut and list digraph homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.191-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2017.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/141000014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01632332v1</w:t>
+                <w:t xml:space="preserve">lirmm-01487567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing to a planar graph of given degrees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Irrelevant vertices for the planar Disjoint Paths Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+                <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Klaus Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 85, pp.168-182. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.815-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2016.11.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2016.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632341v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal disconnected cuts in planar graphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Stewart</w:t>
+                <w:t xml:space="preserve">Best Micah J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.21696⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 209, pp.27-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01483626v1</w:t>
+                <w:t xml:space="preserve">lirmm-01349860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Meta) Kernelization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2973749⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (8), pp.2027-2035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483628v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01347430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An edge variant of the Erdős–Pósa property</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Minimal disconnected cuts in planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 339 (8), pp.2027-2035. </w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (4), pp.250-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/net.21696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01347430v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01483626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
+                <w:t xml:space="preserve">(Meta) Kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Micah J</w:t>
+                <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arvind Gupta</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eelko Penninkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saket Saurabh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 209, pp.27-47. </w:t>
+              <w:t xml:space="preserve">Journal of the ACM (JACM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (5), pp.#44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2015.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2973749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01349860v1</w:t>
+                <w:t xml:space="preserve">lirmm-01483628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Disjoint-Paths Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7177,51 +7177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forbidding Kuratowski Graphs as Immersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7281,77 +7281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Linear Kernels via Dynamic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7392,928 +7392,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outerplanar obstructions for matroid pathwidth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lift-contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
+                <w:t xml:space="preserve">Marcin Kamiski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35, pp.286-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2013.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01225581v1</w:t>
+                <w:t xml:space="preserve">hal-01083984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Square roots of minor closed graph classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nestor Nestoridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.1-26/8. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 168, pp.34 - 39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2556952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083690v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083980v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square roots of minor closed graph classes</w:t>
+                <w:t xml:space="preserve">Outerplanar obstructions for matroid pathwidth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nestor Nestoridis</w:t>
+                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.026⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315, pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083980v2</w:t>
+                <w:t xml:space="preserve">lirmm-01225581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift-contractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kamiski</w:t>
+                <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35, pp.286-296. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.1-26/8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2013.06.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2556952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083984v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outerplanar obstructions for matroid pathwidth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koichi Yamazaki</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 315-316, pp.95-101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, pp.635-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01083516v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic enumeration of non-crossing partitions on surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing Graphs of Small Carving-Width</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim van 'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.Electronic Edition. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2012.12.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804780v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Graphs of Small Carving-Width</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Increasing the minimum degree of a graph by contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin J. Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 481, pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.02.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804730v1</w:t>
+                <w:t xml:space="preserve">lirmm-00804766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the minimum degree of a graph by contractions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+                <w:t xml:space="preserve">Outerplanar obstructions for matroid pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Yamazaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 315-316, pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2013.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.02.030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804766v1</w:t>
+                <w:t xml:space="preserve">lirmm-01083516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the Graph Minors Weak Structure Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8354,787 +8354,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalan structures and dynamic programming in H-minor-free graphs</w:t>
+                <w:t xml:space="preserve">Connected Graph Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Dorn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lali Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Flocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcss.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 219, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00904498v1</w:t>
+                <w:t xml:space="preserve">hal-00741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On exact algorithms for treewidth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Catalan structures and dynamic programming in H-minor-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dieter Kratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2390176.2390188⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computer and System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 78 (5), pp.1606-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcss.2012.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804792v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-cores: measuring collaboration of directed graphs based on degeneracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+                <w:t xml:space="preserve">On exact algorithms for treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aries Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Kratsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10115-012-0539-0⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (1), pp.12:1--12:23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2390176.2390188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00846768v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFO-search: A min-max theorem and a searching game for cycle-rank and tree-depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D-cores: measuring collaboration of directed graphs based on degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Hunter</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge and Information Systems (KAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (2), pp.311 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10115-012-0539-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00804777v1</w:t>
+                <w:t xml:space="preserve">lirmm-00846768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIFO-search: A min-max theorem and a searching game for cycle-rank and tree-depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithmica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00453-011-9563-9⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.2089-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904515v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Graph Searching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algorithmica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (1), pp.69-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00453-011-9563-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2012.08.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On self-duality of branchwidth in graphs of bounded genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9193,90 +9193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster parameterized algorithms for minor containment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9335,51 +9335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subexponential parameterized algorithms for degree-constrained subgraph problems on planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9464,382 +9464,382 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Branchwidth on Parametric Extensions of Planarity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finding irrelevant vertices in linear time on bounded-genus graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stavros Kolliopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_32⟩</w:t>
+              <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, New Orleans, Louisiana, United States. pp.3762-3774, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986133v1</w:t>
+                <w:t xml:space="preserve">hal-04986101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterizing the quantification of CMSO: model checking on minor-closed graph classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2025 - 36th Annual ACM-SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, New Orleans, United States. pp.403-445, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04918933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding irrelevant vertices in linear time on bounded-genus graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximating Branchwidth on Parametric Extensions of Planarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2025 - ACM-SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, New Orleans, Louisiana, United States. pp.3762-3774, </w:t>
+              <w:t xml:space="preserve">WG 2024 - 50th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Gozd Martuljek, Slovenia. pp.460-474, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611978322.126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-75409-8_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986101v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Modification of Bounded Size to Minor-Closed Classes as Fast as Vertex Deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9925,51 +9925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Siebertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10140,833 +10140,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04702099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineating Half-Integrality of the Erdős-Pósa Property for Minors: The Case of Surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Obstructions to Erdős-Pósa Dualities for Minors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Tallin, Estonia. pp.114:1-114:19, </w:t>
+              <w:t xml:space="preserve">FOCS 2024 - IEEE 65th Annual Symposium on Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Chicago, United States. pp.31-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FOCS61266.2024.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04702132v1</w:t>
+                <w:t xml:space="preserve">lirmm-04825442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obstructions to Erdős-Pósa Dualities for Minors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Delineating Half-Integrality of the Erdős-Pósa Property for Minors: The Case of Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOCS 2024 - IEEE 65th Annual Symposium on Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Chicago, United States. pp.31-52, </w:t>
+              <w:t xml:space="preserve">ICALP 2024 - 51st International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Tallin, Estonia. pp.114:1-114:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FOCS61266.2024.00013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2024.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04825442v1</w:t>
+                <w:t xml:space="preserve">lirmm-04702132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Model-Checking for First-Order Logic with Disjoint Paths Predicates in Proper Minor-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
+              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3684-3699, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
+                <w:t xml:space="preserve">hal-04043007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Checking for First-Order Logic with Disjoint Paths Predicates in Proper Minor-Closed Graph Classes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Golovach</w:t>
+                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3684-3699, </w:t>
+              <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04043007v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound Logics for Modification Problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faster parameterized algorithms for modification problems to minor-closed classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP 2023 - 50th International Colloquium on Automata, Languages and Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.61:1-61:21, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Paderborn, Germany. pp.93:1-93:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.61⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2023.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253801v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excluding Single-Crossing Matching Minors in Bipartite Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
+                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Jaffke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Florence, Italy. pp.2111-2121, </w:t>
+              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.16:1-16:22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042983v1</w:t>
+                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic programming on bipartite tree decompositions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Excluding Single-Crossing Matching Minors in Bipartite Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2023 - 18th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Amsterdam, Netherlands. pp.16:1-16:22, </w:t>
+              <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Florence, Italy. pp.2111-2121, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2023.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977554.ch81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04253839v1</w:t>
+                <w:t xml:space="preserve">hal-04042983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernelization for Graph Packing Problems via Rainbow Matching</w:t>
               </w:r>
@@ -10991,51 +10991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2023 - 34th ACM/SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Jan 2023, Florence, Italy. pp.3654-3663, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11082,51 +11082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killing a vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wiederrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOCS 2022 - 63rd IEEE Annual Symposium on Foundations of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1069-1080, </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11160,90 +11160,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hcore-Init: Neural Network Initialization based on Graph Degeneracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratis Limnios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Dasoulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020 - 25th International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milan (Virtual), Italy. pp.5852-5858, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11381,64 +11381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Elimination Distance to First-Order Logic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11479,1582 +11479,1582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hitting topological minor models in planar graphs is fixed parameter tractable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.931-950, </w:t>
+              <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.51:1-51:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003167v1</w:t>
+                <w:t xml:space="preserve">hal-03002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Hitting topological minor models in planar graphs is fixed parameter tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.931-950, </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
+                <w:t xml:space="preserve">hal-03003167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A complexity dichotomy for hitting connected minors on bounded treewidth graphs: the chair and the banner draw the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.95:1-95:20, </w:t>
+              <w:t xml:space="preserve">SODA 2020 - 31st ACM/SIAM Symposium on Discrete Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Salt Lake City, UT, United States. pp.951-970, </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611975994.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">An FPT-Algorithm for Recognizing k-Apices of Minor-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Milan, Italy. pp.64:1-64:16, </w:t>
+              <w:t xml:space="preserve">ICALP 2020 - 47th International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Saarbrücken, Germany. pp.95:1-95:20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2020.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002761v1</w:t>
+                <w:t xml:space="preserve">lirmm-02991704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithmic Meta-Theorem for Graph Modification to Planarity and FOL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giannos Stamoulis</w:t>
+                <w:t xml:space="preserve">A linear fixed parameter tractable algorithm for connected pathwidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Moustapha Kanté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2020 - 28th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Pisa, Italy. pp.51:1-51:17, </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Milan, Italy. pp.64:1-64:16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ESA.2020.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002709v1</w:t>
+                <w:t xml:space="preserve">hal-03002761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Modification to Planarity is Fixed Parameter Tractable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
+              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.28:1--28:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Paul</w:t>
+                <w:t xml:space="preserve">Lean Tree-Cut Decompositions: Obstructions and Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-Joung Kwon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.7:1--7:14, </w:t>
+              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.32:1--32:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003243v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A Complexity Dichotomy for Hitting Small Planar Minors Parameterized by Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mordechai Shalom</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM 2019 - 45th International Conference on Current Trends in Theory and Practice of Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Nový Smokovec, Slovakia. pp.67-80, </w:t>
+              <w:t xml:space="preserve">IPEC 2018 - 13th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Helsinki, Finland. pp.2:1--2:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-10801-4_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2018.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342817v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering to Given Connectivities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Connected Search for a Lazy Robber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolde Adler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.18:1-18:17, </w:t>
+              <w:t xml:space="preserve">FSTTCS 2019 - 39th IARCS Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bombay, India. pp.7:1--7:14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2019.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003256v1</w:t>
+                <w:t xml:space="preserve">hal-03003243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification to Planarity is Fixed Parameter Tractable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+                <w:t xml:space="preserve">Minimum Reload Cost Graph Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didem Gözüpek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.28:1--28:17, </w:t>
+              <w:t xml:space="preserve">SOFSEM 2019 - 45th International Conference on Current Trends in Theory and Practice of Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Nový Smokovec, Slovakia. pp.67-80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.28⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10801-4_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342768v1</w:t>
+                <w:t xml:space="preserve">lirmm-02342817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean Tree-Cut Decompositions: Obstructions and Algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+                <w:t xml:space="preserve">Clustering to Given Connectivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STACS 2019 - 36th International Symposium on Theoretical Aspects of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Berlin, Germany. pp.32:1--32:14, </w:t>
+              <w:t xml:space="preserve">IPEC 2019 - 14th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.18:1-18:17, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2019.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2019.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02342775v1</w:t>
+                <w:t xml:space="preserve">hal-03003256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Alternative proofs of the asymmetric Lovász local lemma and Shearer's lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Livieratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Random and Exhaustive Generation of Combinatorial Structures (GASCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Athens, Greece. pp.148-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01733845v1</w:t>
+                <w:t xml:space="preserve">lirmm-01890510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction-Bidimensionality of Geometric Intersection Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Optimal Algorithms for Hitting (Topological) Minors on Graphs of Bounded Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.5:1--5:13, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.4:1--4:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890527v1</w:t>
+                <w:t xml:space="preserve">hal-01733845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative proofs of the asymmetric Lovász local lemma and Shearer's lemma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kostas I Psaromiligkos</w:t>
+                <w:t xml:space="preserve">Contraction-Bidimensionality of Geometric Intersection Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Random and Exhaustive Generation of Combinatorial Structures (GASCom)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2017 - 12th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.5:1--5:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01890510v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01890527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Complexity of Finding a Spanning Tree with Minimum Reload Cost Diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Baste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didem Gözüpek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordechai Shalom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13205,64 +13205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial complementation of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torstein J F Strømme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13316,330 +13316,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01890534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
+              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
+                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Kernels for Edge Deletion Problems to Immersion-Closed Graph Classes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Cutwidth: obstructions and algorithmic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pilipczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Wrochna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP: International Colloquium on Automata, Languages, and Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Varsovie, Poland. pp.1-15, </w:t>
+              <w:t xml:space="preserve">IPEC 2016 - 11th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aarhus, Denmark. pp.15:1--15:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICALP.2017.57⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2016.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01610076v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01370305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Connectivity Augmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13680,334 +13680,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01890542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">FPT Algorithms for Plane Completion Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
+              <w:t xml:space="preserve">MFCS: Mathematical Foundations of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.26:1-26:13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218496v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT Algorithms for Plane Completion Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">An $O(log OPT)$-Approximation for Covering/Packing Minor Models of $θ _r$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MFCS: Mathematical Foundations of Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Kraków, Poland. pp.26:1-26:13, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.122-132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.MFCS.2016.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370324v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packing and Covering Immersion Models of Planar subcubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O-Joung Kwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14048,793 +14048,793 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01370310v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Variants of Plane Diameter Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.30-42, </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
+                <w:t xml:space="preserve">lirmm-01225566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variants of Plane Diameter Completion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+                <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Giotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefteris Kirousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr A. Golovach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, İstanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01225566v1</w:t>
+                <w:t xml:space="preserve">lirmm-01370328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
+                <w:t xml:space="preserve">Editing to a Planar Graph of Given Degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad K. Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pim Van'T Hof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.143-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20297-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370328v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01225602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editing to a Planar Graph of Given Degrees</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+                <w:t xml:space="preserve">A Fixed Parameter Algorithm for Plane Subgraph Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Requilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01225602v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01370331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixed Parameter Algorithm for Plane Subgraph Completion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Requilé</w:t>
+                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eun Jung Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01370331v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
+                <w:t xml:space="preserve">An FPT 2-Approximation for Tree-cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang-Il Oum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPEC 2015 - 10th International Symposium on Parameterized and Exact Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.78-89, </w:t>
+              <w:t xml:space="preserve">WAOA 2015 - 13th International Workshop on Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Patras, Greece. pp.35-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.IPEC.2015.78⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-28684-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01263999v1</w:t>
+                <w:t xml:space="preserve">lirmm-01264015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Algorithmic Lovász Local Lemma and Acyclic Edge Coloring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14881,103 +14881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial-Time Algorithm for Outerplanar Diameter Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathann Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSR: Computer Science in Russia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Listvyanka, Russia. pp.123-142, </w:t>
@@ -15009,213 +15009,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms and Combinatorics on the Erdős–Pósa property</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Minimal Disconnected Cuts in Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin J. Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniël Paulusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stewart Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGTAC: Algorithmic Graph Theory on the Adriatic Coast</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gdańsk, Poland. pp.243-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01483655v1</w:t>
+                <w:t xml:space="preserve">lirmm-01225549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Disconnected Cuts in Planar Graphs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithms and Combinatorics on the Erdős–Pósa property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT: Fundamentals of Computation Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGTAC: Algorithmic Graph Theory on the Adriatic Coast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Koper, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22177-9_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01225549v1</w:t>
+                <w:t xml:space="preserve">lirmm-01483655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensionality and Parameterized Algorithms</w:t>
               </w:r>
@@ -15273,866 +15273,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01370293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying trust dynamics in signed graphs, the S-Cores approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDM 2014 - 14th SIAM International Conference on Data Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/1.9781611973440.77⟩</w:t>
+              <w:t xml:space="preserve">ESA 2014 - 22nd European Symposium on Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wrocław, Poland. pp.492-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44777-2_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01083529v1</w:t>
+                <w:t xml:space="preserve">hal-01083993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CORECLUSTER: A Degeneracy Based Graph Clustering Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
+                <w:t xml:space="preserve">Bidimensionality of Geometric Intersection Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Grigoriev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAAA: Innovative Applications of Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Špindlerův Mlýn, Czech Republic. pp.293-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-04298-5_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083536v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00904537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parameterized Complexity of Graph Cyclability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Best Micah J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arvind Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2014 - 22nd European Symposium on Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083993v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensionality of Geometric Intersection Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
+                <w:t xml:space="preserve">CORECLUSTER: A Degeneracy Based Graph Clustering Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragkiskos Malliaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFSEM: Theory and Practice of Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAAA: Innovative Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Quebec City, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904537v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction Obstructions for Connected Graph Searching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arvind Gupta</w:t>
+                <w:t xml:space="preserve">Quantifying trust dynamics in signed graphs, the S-Cores approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silviu Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitris Zoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SDM 2014 - 14th SIAM International Conference on Data Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Philadelphia, United States. pp.668-676, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611973440.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083704v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+                <w:t xml:space="preserve">Geometric Extensions of Cutwidth in any Dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menelaos Karavelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Zoros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01083652v1</w:t>
+                <w:t xml:space="preserve">lirmm-01083698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Extensions of Cutwidth in any Dimension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Spyridon Maniatis</w:t>
+                <w:t xml:space="preserve">Covering and packing pumpkin models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Chatzidimitriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01083698v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01083652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of W_4 -immersion free graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16170,77 +16170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit linear kernels via dynamic programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Garnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16287,64 +16287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An edge variant of the Erdős-Pósa property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16376,152 +16376,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Cooperation in coauthorship graphs with degeneracy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
+                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Garnero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Enschede, Netherlands. pp.117-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00904582v1</w:t>
+                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial Gap Extensions of the Erdős-Pósa Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Florent Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16562,421 +16562,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01083659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+                <w:t xml:space="preserve">Evaluating Cooperation in coauthorship graphs with degeneracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Giatsidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michalis Vazirgiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2013 - 39th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01483644v1</w:t>
+                <w:t xml:space="preserve">lirmm-00904582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory and Applications of Bidimensionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Kamiński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03780-6⟩</w:t>
+              <w:t xml:space="preserve">WG 2013 - 39th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lübeck, Germany. pp.274-285, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-45043-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483650v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01483644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear kernels for (connected) dominating set on graphs with excluded topological subgraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STACS: Symposium on Theoretical Aspects of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Kiel, Germany. pp.92-103, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.STACS.2013.92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00804758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear kernel for planar red-blue dominating set</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theory and Applications of Bidimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTW: Cologne-Twente Workshop on Graphs and Combinatorial Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COCOA: Conference on Combinatorial Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Chengdu, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03780-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00846771v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01483650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction checking in graphs on surfaces</w:t>
               </w:r>
@@ -17044,64 +17044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for $H$-minor-free Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17148,90 +17148,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Minor Testing in Planar Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17278,64 +17278,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic programming for graphs on surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17367,260 +17367,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Self-Duality of Branchwidth in Graphs of Bounded Genus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Acyclicity Parameters of Sparse Hypergraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr A. Golovach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Cologne Twente Workshop on Graphs and Combinatorial Optimization (CTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France. pp.19-22</w:t>
+              <w:t xml:space="preserve">26th International Symposium on Theoretical Aspects of Computer Science STACS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. pp.445-456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795413v1</w:t>
+                <w:t xml:space="preserve">inria-00359709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subexponential Parameterized Algorithms for Bounded-Degree Connected Subgraph Problems on Planar Graphs</w:t>
+                <w:t xml:space="preserve">On Self-Duality of Branchwidth in Graphs of Bounded Genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIMAP workshop on Algorithmic Graph Theory (AGT09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Warwick, United Kingdom. pp.59-66</w:t>
+              <w:t xml:space="preserve">8th Cologne Twente Workshop on Graphs and Combinatorial Optimization (CTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France. pp.19-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795284v1</w:t>
+                <w:t xml:space="preserve">hal-00795413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Acyclicity Parameters of Sparse Hypergraphs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subexponential Parameterized Algorithms for Bounded-Degree Connected Subgraph Problems on Planar Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Symposium on Theoretical Aspects of Computer Science STACS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Freiburg, Germany. pp.445-456</w:t>
+              <w:t xml:space="preserve">DIMAP workshop on Algorithmic Graph Theory (AGT09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Warwick, United Kingdom. pp.59-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00359709v1</w:t>
+                <w:t xml:space="preserve">hal-00795284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17638,51 +17638,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science - 45th International Workshop, WG 2019, Vall de Núria, Spain, June 19-21, 2019, Revised Papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17885,51 +17885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidimensional Structures: Algorithms, Combinatorics and Logic (Dagstuhl Seminar 13121)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik D. Demaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammadtaghi Hajiaghayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17985,331 +17985,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00904522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Special Issue on Theory and Applications of Graph Searching Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">5th Workshop on GRAph Searching, Theory and Applications (GRASTA 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard J. Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Pralat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...62 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00804772v1</w:t>
+                <w:t xml:space="preserve">lirmm-00904556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized and Exact Computation 7th International Symposium, IPEC 2012, Ljubljana, Slovenia, September 12-14, 2012. Proceedings</w:t>
+                <w:t xml:space="preserve">Foreword: Special Issue on Theory and Applications of Graph Searching Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard J. Woeginger</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Dimitrios M. Thilikos; Gerhard J. Woeginger. Springer, 7535, 2012, LNCS, 978-3-642-33292-0. </w:t>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 463, 2012, Theoretical Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33293-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2012.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00904549v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00804772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5th Workshop on GRAph Searching, Theory and Applications (GRASTA 2012)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameterized and Exact Computation 7th International Symposium, IPEC 2012, Ljubljana, Slovenia, September 12-14, 2012. Proceedings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J. Nowakowski</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Gerhard J. Woeginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dimitrios M. Thilikos; Gerhard J. Woeginger. Springer, 7535, 2012, LNCS, 978-3-642-33292-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Pralat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33293-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00904556v1</w:t>
+                <w:t xml:space="preserve">lirmm-00904549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18327,51 +18327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Romeo and Juliet Meet? or Rendezvous Games with Adversaries on Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Golovach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18431,64 +18431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block Elimination Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öznur Yaşar Diner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giannos Stamoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18626,77 +18626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternate Proof of the Algorithmic Lovász Local Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18737,235 +18737,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01692634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidimensionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Branchwidth of Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.203-207, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_47⟩</w:t>
+              <w:t xml:space="preserve">, pp.232-237, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01483707v1</w:t>
+                <w:t xml:space="preserve">lirmm-01483694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branchwidth of Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidimensionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik D. Demaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Taghi Hajiaghayi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.232-237, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
+              <w:t xml:space="preserve">, Springer, pp.203-207, 2016, 978-1-4939-2863-7 (Print) 978-1-4939-2864-4 (Online). </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_55⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-2864-4_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01483694v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01483707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Minors and Parameterized Algorithm Design</w:t>
               </w:r>
@@ -19168,64 +19168,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal Obstructions of Graph Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Protopapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19260,64 +19260,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mixed search game against an agile and visible fugitive is monotone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mescoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19352,77 +19352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-trewidth: Algorithmic and combinatorial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhijat Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19457,51 +19457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excluding Graphs as Immersions in Surface Embedded Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archontia C. Giannopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Kaminski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19545,64 +19545,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nearly Planar Graphs and {\lambda}-flat Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanassios Koutsonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19633,90 +19633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irrelevant Vertices for the Planar Disjoint Paths Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolde Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stavros G. Kolliopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Klaus Krause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabhh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19751,103 +19751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Meta) Kernelization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans L. Bodlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lokshtanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eelko Penninkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saket Saurabh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19914,77 +19914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on GRASTA 2017, 6th Workshop on GRAph Searching, Theory and Applications, Anogia, Crete, Greece, April 10 – April 13, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spyros Angelopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20019,77 +20019,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative proof for the constructive Asymmetric Lovász Local Lemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Giotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lefteris Kirousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostas I. Psaromiligkos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20137,64 +20137,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterized Algorithms for Min-Max Multiway Cut and List Digraph Homomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eun Jung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20242,77 +20242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPT 2-Approximation for Tree-Cut Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunjung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Il Oum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20347,77 +20347,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on GRASTA 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20452,103 +20452,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connected Graph Searching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lali Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Flocchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fedor V. Fomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fraigniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7363, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20574,64 +20574,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for Graphs on Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juanjo Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios M. Thilikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20835,51 +20835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwoong Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702086v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664648" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702064v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M150914X" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Lardas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zoros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-023-02618-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Ya&#351;ar Diner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02513-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541133v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00912-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571278" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Leivaditis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Singh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsatsanis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112529" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093911v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2020.100344" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327294v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10012-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.021" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002632v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.04.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389854v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517129" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094544v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080264" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Velona" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103147" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Str&#248;mme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00677-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09938-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155298" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890505v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.06.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1146233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Giotis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Kirousis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I. Psaromiligkos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.11.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632343v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Kolliopoulos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Klaus Krause" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.10.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632332v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Maniatis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.11.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483626v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stewart" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21696" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelko Penninkx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2973749" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349860v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Best Micah J" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.07.036" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0046-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kaminski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225581v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Koutsonas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamazaki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083980v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Nestoridis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083984v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kamiski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2013.06.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083516v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.02.030" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110857027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904498v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ0CRLQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804792v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Koster" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390176.2390188" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0539-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804777v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hunter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.015" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741948v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.08.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986133v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_32" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986101v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Kolliopoulos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.126" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625781v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schirrmacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662089" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Christodoulou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043007v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch141" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch81" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS54457.2022.00104" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002744v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412940" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2021.7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470540" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003167v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.56" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002709v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.51" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342817v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10801-4_7" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003256v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.18" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.28" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890527v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.5" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890510v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Livieratos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I Psaromiligkos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.20" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein J F Str&#248;mme" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2018.21" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.29" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370324v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.26" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225566v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.30" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370328v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_10" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370331v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225505v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973761.2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483655v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225549v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kaminski" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Anthony" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_19" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083993v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_41" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904537v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_26" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083704v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083698v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904582v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45043-3_24" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483650v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03780-6" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804758v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.92" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678173v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795413v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795284v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359709v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904562v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gutin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Iwama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadtaghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2013/4013/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.3.51" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804772v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397512009139" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.006" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904549v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33293-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904556v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Nowakowski" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pralat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390090v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_24" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389973v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002701v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42071-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51753-7_10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483707v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_47" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483694v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_55" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083542v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30891-8_13" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084332v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292504v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867231v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867242v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabhh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904532v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225560v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508888v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386282v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Jaffke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Thilikos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2025.103722" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05386273v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2025.114699" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986061v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eun Jung Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euiwoong Lee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2024.103617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04698814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannos Stamoulis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/theoretics.24.19" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04700544v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.23121" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr A. Golovach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3696451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664648" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mescoff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04171495v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M140482X" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04028310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2023.02.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Magne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhijat Sharma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.07.023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Golovach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583688" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2023.105049" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042967v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Lardas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Protopapas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Zoros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-023-02618-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702064v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M150914X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Moustapha Kant&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1369361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3519028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03676663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2021.02.039" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835914v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;znur Ya&#351;ar Diner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia Giannopoulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02513-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541133v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-021-00912-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Fomin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didem G&#246;z&#252;pek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordechai Shalom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-020-10012-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pilipczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Florent Raymond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Wrochna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1228839" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327317v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Leivaditis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Singh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Tsatsanis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112529" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cosrev.2020.100344" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C Giannopoulou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-Joung Kwon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2020.12.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327307v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isolde Adler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22669" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00224-019-09938-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989938v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2019.11.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.04.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389854v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3517129" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094544v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lokshtanov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1080264" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1287146" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002619v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanjo Ru&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Velona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103147" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Chatzidimitriou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.021" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21923" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989928v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein Str&#248;mme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00677-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratis Limnios" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanny Perret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2020.06.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814167v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archontia C. Giannopoulou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0424-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Garnero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-018-0495-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690385v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Il Oum" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0245-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01609998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-017-0313-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890563v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3155298" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890505v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.06.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342799v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1146233" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01632332v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kami&#324;ski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Maniatis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/141000014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad K. Dabrowski" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van 'T Hof" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Paulusma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2016.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218519v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.04.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632338v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Giotis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefteris Kirousis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I. Psaromiligkos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.12.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01481785v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.09.045" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610005v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.05.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.11.002" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263767v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01592242v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathann Cohen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.05.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01486771v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.12.025" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01487567v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2017.01.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros G. Kolliopoulos" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Klaus Krause" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.10.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01349860v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Best Micah J" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Gupta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2015.07.036" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347430v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.03.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483626v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stewart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21696" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483628v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelko Penninkx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2973749" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370272v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-015-0046-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kaminski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263857v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140968975" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Kamiski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2013.06.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083980v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nestor Nestoridis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225581v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanassios Koutsonas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Yamazaki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2013.10.007" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556952" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804780v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2012.12.011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804730v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belmonte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.036" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804766v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kami&#324;ski" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.02.030" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083516v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110857027" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741948v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lali Barri&#232;re" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Flocchini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2012.08.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904498v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dorn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2012.02.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ0CRLQC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Koster" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Kratsch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2390176.2390188" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Giatsidis" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalis Vazirgiannis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-012-0539-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hunter" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-011-9563-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MRH0R6LX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.028" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP94C32S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736522v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.09.015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZL27NBH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736490v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jda.2010.02.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6HPW53-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986101v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Kolliopoulos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.126" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04918933v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611978322.12" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_32" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05562588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M Thilikos" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2025.7" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625781v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Schirrmacher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Siebertz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vigny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3661814.3662089" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702099v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Christodoulou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marino" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Crescenzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63021-7_19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04825442v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS61266.2024.00013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04702132v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2024.114" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043007v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch141" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253801v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.61" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253814v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2023.93" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04253839v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2023.26" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042983v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch81" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043027v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FOCS54457.2022.00104" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002744v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dasoulas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR48806.2021.9412940" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390188v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.APPROX/RANDOM.2021.7" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043100v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS52264.2021.9470540" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002709v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.51" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003167v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.56" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991215v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611975994.57" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02991704v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2020.95" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002761v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2020.64" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342768v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.28" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342775v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2019.32" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342806v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2018.2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003243v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2019.7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342817v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10801-4_7" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003256v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.18" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890510v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Livieratos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas I Psaromiligkos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733845v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890527v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.5" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733767v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2017.3" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Serna" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ISAAC.2018.20" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890534v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torstein J F Str&#248;mme" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SWAT.2018.21" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01610076v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pilipczuk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICALP.2017.57" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370305v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2016.15" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01890542v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2017.29" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370324v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Requil&#233;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2016.26" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218496v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_11" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370310v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-53536-3_7" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225566v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.30" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370328v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim Van'T Hof" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_10" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370331v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263999v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.78" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264015v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225505v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973761.2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178222v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20297-6_9" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin J. Kaminski" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Anthony" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22177-9_19" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483655v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01370293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2015.1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083993v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44777-2_41" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904537v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grigoriev" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04298-5_26" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083704v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fragkiskos Malliaros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083529v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cautis" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Maniu" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611973440.77" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083698v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menelaos Karavelas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083652v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084005v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2014.312" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904544v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00846771v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083659v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_3" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904582v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483644v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45043-3_24" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2013.92" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483650v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03780-6" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678173v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32241-9_8" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736769v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15775-2_9" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736703v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00359709v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795413v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795284v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02342784v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30786-8" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904565v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904562v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Gutin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Iwama" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904522v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik D. Demaine" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadtaghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://drops.dagstuhl.de/opus/volltexte/2013/4013/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/DagRep.3.3.51" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904556v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Nowakowski" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Pralat" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804772v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kreutzer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S0304397512009139" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2012.10.006" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904549v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard J. Woeginger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33293-7" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390090v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_24" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389973v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86838-3_3" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002701v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42071-0_16" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51753-7_10" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483694v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_55" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01483707v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taghi Hajiaghayi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-2864-4_47" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01083542v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30891-8_13" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01084332v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04292504v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867231v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03867242v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805139v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904543v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabhh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00904532v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01645614v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Angelopoulos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225560v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225570v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01225569v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunjung Kim" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00508888v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00443582v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>