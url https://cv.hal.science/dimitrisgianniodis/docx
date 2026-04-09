--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -419,191 +419,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Huw Halstead, Greeks Without Greece: Homelands, belonging, and memory amongst the expatriated Greeks of Turkey (Londres/New York, Routledge [Routledge Studies in Modern European History], 2019, 256p.)</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Scaldaferri Nicola &amp; Feld Steven (eds.), When the Trees Resound. Collaborative Media Research on an Italian Festival (Nota, 2019, 150p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Gianniodis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (3), pp.586-588. </w:t>
+              <w:t xml:space="preserve">, 2020, 87, pp.235-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/clo.8749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444008v1</w:t>
+                <w:t xml:space="preserve">hal-04444034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Scaldaferri Nicola &amp; Feld Steven (eds.), When the Trees Resound. Collaborative Media Research on an Italian Festival (Nota, 2019, 150p.)</w:t>
+                <w:t xml:space="preserve">Compte rendu de: Huw Halstead, Greeks Without Greece: Homelands, belonging, and memory amongst the expatriated Greeks of Turkey (Londres/New York, Routledge [Routledge Studies in Modern European History], 2019, 256p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Gianniodis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 87, pp.235-238. </w:t>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.586-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clo.8749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444034v1</w:t>
+                <w:t xml:space="preserve">hal-04444008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -679,51 +679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB4CBDB3"/>
+    <w:nsid w:val="1D5BA2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -910,51 +910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrisgianniodis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8970-9575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gianniodis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.CD376Q1R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.45091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrisgianniodis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8970-9575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gianniodis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.CD376Q1R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.45091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0581" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>