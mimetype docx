--- v1 (2026-04-09)
+++ v2 (2026-05-30)
@@ -99,50 +99,96 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0007-8970-9575</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dimitris Gianniodis est docteur en anthropologie, qualifié en section CNU 20 (anthropologie biologique, ethnologie, préhistoire) et membre scientifique de l'Ecole Française d'Athènes. Ses recherches actuelles portent sur l'analyse comparée des interactions musicales et dansées des habitants des îles grecques du Nord Est Égéen et des côtes d’Asie Mineure. Il participe au programme de recherche franco-grec « Musée Virtuel Hubert Pernot » dirigé par Christophe Corbier et Georges Kokkonis (2024-2026) visant à la valorisation des enregistrements réalisés par le linguiste Hubert Pernot à Chios en 1898-1899 , ainsi qu’au programme « Les confins de la musique » porté par Christophe Corbier au sein de l’École française d’Athènes (2022-2027).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Depuis 2025, il porte au sein de l’École Française d’Athènes le projet « Karsi - Ethnographies croisées et cartographie numérique  des pratiques musicales partagées dans les îles grecques de l’Est Égéen et la province turque d’Izmir » qui étudie une famille de danses, de mélodies et de chants en neuf temps pratiquées selon des modalités différentes en Grèce comme en Turquie et interroge la circulation, la transformation et l’appropriation d’objets culturels et de techniques corporelles dans une aire géographique comprenant les îles de l’Est Égéen et la province d’Izmir. L’ambition de cette étude est de produire des données ethnographiques, filmiques et sonores contribuant à la compréhension des variations culturelles d’un patrimoine musical commun aux deux rives de l’Égée de la fin du XIXe s. au début du XXIe s. par l’établissement d’une cartographie numérique de pratiques qui sont tant le produit d’histoires et d’influences multiples et complexes que des constructions en cours et sans cesse renégociées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Il développe depuis 2017 la base de données numériques Mouseion contribuant à la mise à disposition des données de la recherche en favorisant leur accès selon les principes FAIR (Findable, Accessible, Interoperable, Reusable) et la politique de science ouverte promouvant la diffusion sans entrave des résultats, des méthodes et des produits de la recherche scientifique. Les ressources numériques sont mises en ligne via l’entrepôt de données de recherche pour les Sciences Humaines et Sociales Nakala, et sont décrites, organisées et exposées grâce à l’outil de gestion et de diffusion de données numériques Omeka S hébergé sur les serveurs de la TGIR Huma-Num. Le projet Mouseion a notamment bénéficié du soutien du Centre de Recherche en Ethnomusicologie de l’Université Paris Nanterre (LESC-UMR 7186), de bourses de terrain de l’École Française d’Athènes et de la Société Française d’Ethnomusicologie, ainsi que de financements du Ministère de la Culture de la République Hellénique dans le cadre du projet « Paysages sonores de Chios ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sa thèse, soutenue en 2024, portait sur les pratiques musicales et dansées que les habitants des communautés villageoises de l'île grecque de Chios associent à leur « tradition » (parádosi) et mobilisent lors de situations spécifiques telles que les mariages, les fêtes de compagnie, les bals de villages et les festivités de Carnaval. L'hypothèse centrale de la thèse était que ces pratiques musicales et dansées peuvent s'envisager comme des techniques du corps permettant aux musiquants : 1) de s'inscrire dans l'espace-temps social pertinent à leurs yeux, en « sculptant » leur place au sein de leur monde social tant d'un point de vue synchronique que diachronique ; 2) de créer des espaces-temps performatifs en « sculptant » leur place sur la piste de danse par la reconfiguration de l'espace et du temps ; 3) de créer des espace-temps fictionnels et de coordonner leurs imaginaires afin de s'immerger ensemble dans des mondes parallèles et d'ainsi expérimenter des formes d'alternatives à la réalité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
@@ -419,191 +465,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de : Scaldaferri Nicola &amp; Feld Steven (eds.), When the Trees Resound. Collaborative Media Research on an Italian Festival (Nota, 2019, 150p.)</w:t>
+                <w:t xml:space="preserve">Compte rendu de: Huw Halstead, Greeks Without Greece: Homelands, belonging, and memory amongst the expatriated Greeks of Turkey (Londres/New York, Routledge [Routledge Studies in Modern European History], 2019, 256p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Gianniodis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 87, pp.235-238. </w:t>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.586-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clo.8749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444034v1</w:t>
+                <w:t xml:space="preserve">hal-04444008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de: Huw Halstead, Greeks Without Greece: Homelands, belonging, and memory amongst the expatriated Greeks of Turkey (Londres/New York, Routledge [Routledge Studies in Modern European History], 2019, 256p.)</w:t>
+                <w:t xml:space="preserve">Compte rendu de : Scaldaferri Nicola &amp; Feld Steven (eds.), When the Trees Resound. Collaborative Media Research on an Italian Festival (Nota, 2019, 150p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitris Gianniodis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
+              <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 50 (3), pp.586-588. </w:t>
+              <w:t xml:space="preserve">, 2020, 87, pp.235-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.203.0581⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/clo.8749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444008v1</w:t>
+                <w:t xml:space="preserve">hal-04444034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -679,51 +725,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D5BA2FF"/>
+    <w:nsid w:val="2B20C536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -910,51 +956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrisgianniodis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8970-9575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gianniodis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.CD376Q1R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.45091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0581" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dimitrisgianniodis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-8970-9575" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534876v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Gianniodis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.CD376Q1R" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751755v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.45091" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0581" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04444034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.8749" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>