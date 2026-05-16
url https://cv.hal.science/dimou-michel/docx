--- v0 (2026-03-09)
+++ v1 (2026-05-16)
@@ -66,2440 +66,2440 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris as a gateway? Spatial inequalities in immigrant integration across French regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104 (6), pp.100126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pirs.2025.100126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre convergence et disparité. Les SIDS face aux défis de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 134 (3), pp.417-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.343.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring economic assimilation of immigrants and their descendants in France: recent insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Randy Chemo Dzukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2024.2417851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing the ecological footprint of economic growth in developing countries. The case of Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh‐quang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Huong Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Phan The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of International Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.2457-2477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jid.3918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of climate change on inflation in Tunisia: evidence from the asymmetric NARDL model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Zouabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-024-00398-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre convergence et disparité. Les SIDS face aux défis de la transition énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.417-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des débordements spatiaux et spécialisés de connaissances universitaires sur les dynamiques entrepreneuriales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (4), pp.706-726</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets des débordements spatiaux et spécialisés de connaissances universitaires sur les dynamiques entrepreneuriales locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Moureaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Vol. 75 (4), pp.705-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.754.0705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact des industries culturelles et créatives sur la richesse des régions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173, pp.11-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.9774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hiérarchie des régions européennes 2000 - 2015 - La convergence en panne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Villes et régions dans une Europe en mutation, 2019 (4), pp.673-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.194.0673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The determinants of elderly migration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mouhoub Mouhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pirs.12374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Cities In Tropical Climates: Presentation Of The Beauséjour Case Study In Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/SC130541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les théories de la croissance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (2), pp.179--207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles voies de recherche sur les districts industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, La Turquie : croissance et inégalités, 32, pp.203--211</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rank-size city dynamics in China and India: 1981-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2010.521146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prime urbaine et aménités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Vol. 12 (2), pp.145--159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attractivité et stratégies de développement de trois zones textiles de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phidélice Fernand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 144 (4), pp.115--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.144.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation, agglomeration effects and regional inequality : an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Urbanisation, effets d’agglomération et disparités régionales, 27, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance urbaine chinoise reconsidérée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihe Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Urbanisation, effets d’agglomération et disparités régionales, 27, pp.109-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution des hiérarchies urbaines et loi de Zipf. Le cas des Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.65--86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution des hiérarchies urbaines et loi de Zipf : le cas des Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Développement économique et ouverture des pays méditerranéens, 25, pp.65-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la zone franche au district industriel: une réflexion sur la trajectoire des systèmes locaux de production à partir du cas de l'île Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18 (1), pp.9--28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économies insulaires et trajectoires de développement : une comparaison entre Maurice et La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les investissements directs étrangers dans les pays en développement : la diversité des impacts, 20, pp.215-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparities in Daily Mobility: The Case of Immigrant Travel Speeds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de développement des énergies renouvelables dans la région MENA : Etude comparative et couloirs de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gnonlonfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Khraief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435303v1</w:t>
-              </w:r>
-[...2188 lines deleted...]
-                <w:t xml:space="preserve">hal-03537207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2511,286 +2511,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location choices and commuting of immigrants in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spatial distribution and residential mobility of immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Congress of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Economic Association, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">59 ième colloque de l'ASRDLF - Les territoires périphériques et ultrapériphériques face aux crises majeures: le retour de la distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre - La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314957v1</w:t>
+                <w:t xml:space="preserve">halshs-04158751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution and residential mobility of immigrants in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Location choices and commuting of immigrants in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lafuente-Sampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar-Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Figueiredo de Oliveira</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59 ième colloque de l'ASRDLF - Les territoires périphériques et ultrapériphériques face aux crises majeures: le retour de la distance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre - La réunion, France</w:t>
+              <w:t xml:space="preserve">71st Congress of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Economic Association, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04158751v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité et connectivité des territoires : les facteurs d’attractivité territoriale des zones d’emploi françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,51 +2828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cultural and creative industries affect wealth in the European Union's Regions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissances et hiérarchies urbaines en Région Provence-Alpes-Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,125 +3081,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation d'une prime urbaine en Grèce</w:t>
+                <w:t xml:space="preserve">L'espace urbain dans l'oeuvre de W.Petty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDRI CNRS DREEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Caire, Égypte</w:t>
+              <w:t xml:space="preserve">47ème Colloque International de l'Association de Sciences Régionales de Langue Française ASRDLF et AISR 2010 " Identité, qualité et compétitivité territoriale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924598v1</w:t>
+                <w:t xml:space="preserve">hal-00924592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la nature de la croissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3215,73 +3215,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque International de l'Association de Sciences Régionales de Langue Française ASRDLF et AISR 2010 " Identité, qualité et compétitivité territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War and cities: how do conflicts affect urban growth dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3297,234 +3297,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Science Association Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Jönköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des émissions en gaz à effets de serre dans le traffic intra-urbain en milieu insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque International de l'Association de Sciences Régionales de Langue Française ASRDLF et AISR 2010 " Identité, qualité et compétitivité territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace urbain dans l'oeuvre de W.Petty</w:t>
+                <w:t xml:space="preserve">Prime urbaine et externalités institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Colloque International de l'Association de Sciences Régionales de Langue Française ASRDLF et AISR 2010 " Identité, qualité et compétitivité territoriale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924592v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrical and non-parametrical methods for studying city-size dynamics</w:t>
               </w:r>
@@ -3586,493 +3573,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prime urbaine et externalités institutionnelles</w:t>
+                <w:t xml:space="preserve">La formation d'une prime urbaine en Grèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Colloque International de l'Association de Sciences Régionales de Langue Française ASRDLF et AISR 2010 " Identité, qualité et compétitivité territoriale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
+              <w:t xml:space="preserve">Colloque du GDRI CNRS DREEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924589v1</w:t>
+                <w:t xml:space="preserve">hal-00924598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance urbaine est-elle aléatoire ? Les effets des chocs exogènes sur la distribution rang-taille des villes balkaniques</w:t>
+                <w:t xml:space="preserve">War schocks in city-size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDRI CNRS DREEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Istanbul, Turquie</w:t>
+              <w:t xml:space="preserve">56th Annual North American Meeting of the Regional Science Association InternationalSAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924595v1</w:t>
+                <w:t xml:space="preserve">hal-00924587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous schocks and random urban growth : evidence from China and India</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban growth in China and in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th Annual North American Meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Regional Science Association Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924610v1</w:t>
+                <w:t xml:space="preserve">hal-00924597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">War schocks in city-size distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exogenous schocks and random urban growth : evidence from China and India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Schaffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual North American Meeting of the Regional Science Association InternationalSAI</w:t>
+              <w:t xml:space="preserve">57th Annual North American Meetings of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924587v1</w:t>
+                <w:t xml:space="preserve">hal-00924610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban growth in China and in India</w:t>
+                <w:t xml:space="preserve">Rank size dynamics in India and in China: 1981-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Regional Science Association Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">Western Regional Science Association Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924597v1</w:t>
+                <w:t xml:space="preserve">hal-00924596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank size dynamics in India and in China: 1981-2004</w:t>
+                <w:t xml:space="preserve">La croissance urbaine est-elle aléatoire ? Les effets des chocs exogènes sur la distribution rang-taille des villes balkaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dimou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Regional Science Association Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Colloque du GDRI CNRS DREEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924596v1</w:t>
+                <w:t xml:space="preserve">hal-00924595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Dynamics in South-East Europe</w:t>
               </w:r>
@@ -4323,51 +4323,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Schaffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435303v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khraief" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367443v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pirs.2025.100126" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;quang Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Vu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Phan The" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2417851" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985855v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zouabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00398-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moureaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985803v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9774" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0673" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153037v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130541" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924600v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924590v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648532v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.521146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;lice Fernand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.144.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924601v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Fu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295765v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01295835v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03537207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar-Dimou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158751v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924583v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;nard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924589v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924610v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924587v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924596v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dimou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Randy Chemo Dzukou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pirs.2025.100126" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244172v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo de Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.343.0417" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985827v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2024.2417851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh&#8208;quang Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Huong Vu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Phan The" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jid.3918" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985855v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Zouabi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00398-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Figueiredo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Moureaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.754.0705" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355087v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.9774" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356301v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.194.0673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mouhoub Mouhoud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pirs.12374" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Verges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC130541" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924600v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924590v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2010.521146" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924588v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phid&#233;lice Fernand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.144.0115" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536640v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924601v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihe Fu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03536631v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01295835v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03537207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118803v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gnonlonfin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Khraief" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lafuente-Sampietro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Schaffar-Dimou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924115v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Manin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924592v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;nard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924611v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924587v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924596v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924593v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>