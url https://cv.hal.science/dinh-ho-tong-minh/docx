--- v0 (2026-03-27)
+++ v1 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dinh HO TONG MINH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Horizontal and Vertical Movements in Ho Chi Minh City by Sentinel-1 Radar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Chon Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Son Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE TomoSAR service: a free scientific calculation on persistent and distributed scatterers radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.8222-8225, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ground motions by open-source persistent and distributed scatterers Sentinel-1 radar interferometry: Ho Chi Minh city case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1632-1635, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR Tomography for the Characterization of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Mariotti d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-band SAR Tomography for Forest Type Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.4822-4825, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComSAR: A new algorithm for processing Big Data SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.820-823, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekong SAR Interferometry Big Data: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.385-388, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image gap filling using deep convolutional autoencoder from optical and radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 time series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4881-4884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 Time Series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; GRSS, Jul 2019, Yokohama, Japan. pp.4881-4884, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-Band repeat-pass SAR tomography under changing weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9022-9025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomosar platform supports for Sentinel-1 tops persistent scatterers interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison stripmap COSMOS SkyMed X-band and tops Sentinel-1 C-band in estimating ground subsidence using irstea TOMOSAR platform: Ho Chi Minh City case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground subsidence monitoring in Vietnam by multi-temporal INSAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Q. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le van Trung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3540-3543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the P- and L-band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Iannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2931-2934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal decorrelation impacts on repeat pass tomography in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1555-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ground subsidence in Hanoi City by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Quoc Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HNKH HCMUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropiSCAT : a multi-frequency polinsar data campaign of acquisition for vegetation characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Activity: Monitoring Surface-Motion Consequences of Human Activities with Spaceborne InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cavalié; Emmanuel Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2022, 9781789450835. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for Time-series InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and measuring deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Elsevier, pp.27-53, 2016, 978-1-78548-105-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-105-5.50002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dinh HO TONG MINH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Horizontal and Vertical Movements in Ho Chi Minh City by Sentinel-1 Radar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Chon Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Son Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE TomoSAR service: a free scientific calculation on persistent and distributed scatterers radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.8222-8225, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ground motions by open-source persistent and distributed scatterers Sentinel-1 radar interferometry: Ho Chi Minh city case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1632-1635, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-band SAR Tomography for Forest Type Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.4822-4825, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR Tomography for the Characterization of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Mariotti d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComSAR: A new algorithm for processing Big Data SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.820-823, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekong SAR Interferometry Big Data: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.385-388, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image gap filling using deep convolutional autoencoder from optical and radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 time series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4881-4884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 Time Series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; GRSS, Jul 2019, Yokohama, Japan. pp.4881-4884, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-Band repeat-pass SAR tomography under changing weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9022-9025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomosar platform supports for Sentinel-1 tops persistent scatterers interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison stripmap COSMOS SkyMed X-band and tops Sentinel-1 C-band in estimating ground subsidence using irstea TOMOSAR platform: Ho Chi Minh City case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the P- and L-band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Iannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2931-2934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground subsidence monitoring in Vietnam by multi-temporal INSAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Q. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le van Trung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3540-3543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal decorrelation impacts on repeat pass tomography in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1555-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ground subsidence in Hanoi City by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Quoc Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HNKH HCMUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropiSCAT : a multi-frequency polinsar data campaign of acquisition for vegetation characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Activity: Monitoring Surface-Motion Consequences of Human Activities with Spaceborne InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cavalié; Emmanuel Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2022, 9781789450835. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for Time-series InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and measuring deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Elsevier, pp.27-53, 2016, 978-1-78548-105-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-105-5.50002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Chon Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vuong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-C. Le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Vuong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602500v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Cuong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le van Trung" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602495v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iannini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quoc Cuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc Anh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-105-5.50002-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Chon Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vuong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-C. Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Vuong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iannini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Cuong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le van Trung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quoc Cuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc Anh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-105-5.50002-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>