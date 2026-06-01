--- v1 (2026-05-08)
+++ v2 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dinh HO TONG MINH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Horizontal and Vertical Movements in Ho Chi Minh City by Sentinel-1 Radar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Chon Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Son Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE TomoSAR service: a free scientific calculation on persistent and distributed scatterers radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.8222-8225, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ground motions by open-source persistent and distributed scatterers Sentinel-1 radar interferometry: Ho Chi Minh city case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1632-1635, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-band SAR Tomography for Forest Type Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.4822-4825, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR Tomography for the Characterization of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Mariotti d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComSAR: A new algorithm for processing Big Data SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.820-823, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekong SAR Interferometry Big Data: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.385-388, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image gap filling using deep convolutional autoencoder from optical and radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 time series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4881-4884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 Time Series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; GRSS, Jul 2019, Yokohama, Japan. pp.4881-4884, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-Band repeat-pass SAR tomography under changing weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9022-9025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomosar platform supports for Sentinel-1 tops persistent scatterers interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison stripmap COSMOS SkyMed X-band and tops Sentinel-1 C-band in estimating ground subsidence using irstea TOMOSAR platform: Ho Chi Minh City case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the P- and L-band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Iannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2931-2934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground subsidence monitoring in Vietnam by multi-temporal INSAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Q. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le van Trung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3540-3543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal decorrelation impacts on repeat pass tomography in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1555-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ground subsidence in Hanoi City by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Quoc Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HNKH HCMUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropiSCAT : a multi-frequency polinsar data campaign of acquisition for vegetation characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Activity: Monitoring Surface-Motion Consequences of Human Activities with Spaceborne InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cavalié; Emmanuel Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2022, 9781789450835. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for Time-series InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and measuring deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Elsevier, pp.27-53, 2016, 978-1-78548-105-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-105-5.50002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Dinh HO TONG MINH </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying Horizontal and Vertical Movements in Ho Chi Minh City by Sentinel-1 Radar Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Lê</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trung Chon Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Son Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest vertical structure with spaceborne GEDI and SAR Tomography: TomoSense case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10923-10926, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss53475.2024.10640425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04950278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR: Unlocking Magnitude 7.8 Turkey Earthquake and its free scientific service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Albino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2024 - 2024 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Athènes, Greece. pp.10728-10731, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS53475.2024.10642379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEDI meets BIOMASS tomography: data selection and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.7926-7928, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAE TomoSAR service: a free scientific calculation on persistent and distributed scatterers radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2023 - 2023 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGARSS, Jul 2023, Pasadena, United States. pp.8222-8225, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS52108.2023.10282987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping ground motions by open-source persistent and distributed scatterers Sentinel-1 radar interferometry: Ho Chi Minh city case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-N Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.1632-1635, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9884165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarimetric SAR Tomography for the Characterization of Forested Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Mariotti d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.1534-1537, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-band SAR Tomography for Forest Type Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.4822-4825, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9555069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ComSAR: A new algorithm for processing Big Data SAR Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yen-Nhi Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, Belgium. pp.820-823, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Flood Regime Using High Temporal Resolution Sentinel-1 Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumsaïs Blatrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5085-5088, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekong SAR Interferometry Big Data: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-C. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-C. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-A. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.385-388, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic Eruption Monitoring Using Coherence Change Detection Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Trang Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Froger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - 2020 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9323335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical image gap filling using deep convolutional autoencoder from optical and radar images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.218-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two modeling approaches to simulate rice production in the Camargue region using Sentinel 2 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8899124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of agricultural practices from Sentinel 1 & 2 images applied on rice fields to get a farm typology in the camargue region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2019, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 time series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Ose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.4881-4884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refined analysis of a tropical forest using polarimetric tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Sentinel-1 and Sentinel-2 Time Series via RNN for object-based land cover classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dino Ienco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Gaetano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Interdonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Osé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; GRSS, Jul 2019, Yokohama, Japan. pp.4881-4884, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8898458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice height and biomass estimations using multitemporal SAR Sentinel-1: Camargue case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. 1 p., </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPROVED CHARACTERIZATION OF A TROPICAL FOREST USING POLARIMETRIC TOMOGRAPHIC SAR DATA ACQUIRED AT P BAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.8590-8593, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-band UAVSAR tomographic imaging in dense forest: AfriSAR results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadi Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Jomaah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.6723-6726, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying deep learning for agricultural classification using multitemporal SAR Sentinel-1 for Camargue, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Courault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image and Signal Processing for Remote Sensing XXIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Photographic Instrumentation Engineers (SPIE). Cardiff, GBR., Sep 2018, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2325160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of P-Band repeat-pass SAR tomography under changing weather conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.9022-9025, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8518200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afrisar-Tropisar: Forest Biomass Retrieval by P-Band Sar Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Moussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2018 - 2018 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, France. pp.8675-8678, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tropical forest Above Ground Biomass estimation techniques based on Polarimetric and Tomographic SAR data acquired at P band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Radar Conference (EURAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EURAD.2017.8249139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of spaceborne lidar data to improve the forest biomass map in Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Vieilledent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Stéphane Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2017, Fort Worth, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomosar platform supports for Sentinel-1 tops persistent scatterers interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.4, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-Band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2017 - 2017 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. pp.5862-5865, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaption of the MIMICS Model to interpret the rice phenology from dual polarimetric C-band Sentinel-1 backscatter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ndikumana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Helsinki, Finland. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison stripmap COSMOS SkyMed X-band and tops Sentinel-1 C-band in estimating ground subsidence using irstea TOMOSAR platform: Ho Chi Minh City case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.V. Vuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living planet symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboveground biomass mapping in French Guiana using remote sensing and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Scientific Assembly of the Committee on Space Research and Associated Events (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Istanbul, Turkey. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Above Ground Biomass of Tropical Forests using Polarimetric and Tomographic SAR Data Acquired at P Band and 3-D Imaging Techniques (Invited)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TomoSAR platform: a new Irstea service as demand for SAR, interferometry, polarimetry and tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.N. Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass retrieval using P-band PolTomSAR data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.E. Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.L. Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Conference on Synthetic Aperture Radar (EUSAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Hamburg, Germany. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical forest biomass estimation using P-band Polarimetric SAR Tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the P- and L-band SAR tomography for the characterization of tropical forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Iannini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.2931-2934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground subsidence monitoring in Vietnam by multi-temporal INSAR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Q. Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- [.]le van Trung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.3540-3543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Forest Biomass Retrieval using P-Band PolTomSAR Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassam El Hajj Chehade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferro-Famil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLinSAR 2015 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal decorrelation impacts on repeat pass tomography in a tropical forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.1555-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring ground subsidence in Hanoi City by radar interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Quoc Cuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Duc Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Le Toan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HNKH HCMUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ho Chi Minh, Vietnam. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TropiSCAT : a multi-frequency polinsar data campaign of acquisition for vegetation characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Albinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borderies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Koleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tebaldini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience And Remote Sensing Symposium (IGARSS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic Activity: Monitoring Surface-Motion Consequences of Human Activities with Spaceborne InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Fruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Raucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Cavalié; Emmanuel Trouvé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley-ISTE, 2022, 9781789450835. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Methods for Time-series InSAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Hanssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Doin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Pathier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2022, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119986843.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing and measuring deforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Ho Tong Minh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land surface remote sensing: environment and risks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Elsevier, pp.27-53, 2016, 978-1-78548-105-5. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-105-5.50002-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId156"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Chon Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vuong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797426v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322481v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-C. Le" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604969v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Vuong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iannini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Cuong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le van Trung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quoc Cuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc Anh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-105-5.50002-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798225v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen-Nhi Ngo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang L&#234;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Chon Le" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Son Bui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-N Ngo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferro-Famil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss53475.2024.10640425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04692254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Albino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS53475.2024.10642379" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ho Tong Minh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282132" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS52108.2023.10282987" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793067v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Vuong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9884165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Tebaldini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mariotti d'Alessandro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Le Toan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Villard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553140" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Trang Le" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9555069" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Moussawi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-N. Ngo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rumsa&#239;s Blatrix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322481v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-C. Le" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Nguyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-A. Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Froger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9323335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02968847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cresson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Ienco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Gaetano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Ose" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Ndikumana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8899124" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495777v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam El Hajj Chehade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Interdonato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Os&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898458" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325174" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02018913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hajj Chehade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tebaldini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519280" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606857v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El Moussawi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Abdallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Jomaah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519192" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ndikumana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2325160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608065v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8518200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moussawi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01770196v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EURAD.2017.8249139" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Fayad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vieilledent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Bailly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.N. Ngo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127297" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128342" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604969v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.V. Vuong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fayad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Chehade" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Toan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465614v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rocca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Iannini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602500v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Q. Cuong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]le van Trung" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602498v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quoc Cuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Duc Anh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Albinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderies" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Koleck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Hanssen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blanc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-105-5.50002-5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>