--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>