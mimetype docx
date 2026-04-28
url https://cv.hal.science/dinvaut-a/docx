--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>