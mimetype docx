--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annemarie Dinvaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.L Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail, EME/Académia, Collection ""Proximités – Sciences du langage"""</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts tissent : les littéracies artistiques et plurilingues comme outils de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Barkani Bouchra, Meksem Zahir (dir.), Plaidoyer pour la variation. Mélanges en hommage à Marielle Rispail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "EME/Académia, Collection "" Proximités - Sciences du langage """, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passeurs de langues et de cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Annemorellab@gmail.Com Morel-Lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marielle RISPAIL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abécédaire de sociodidactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pulblications de l'université de Saint-Etienne, p.92-93, 2017, 978-2-86272-700-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02554690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francontraste 2 La francophonie comme vecteur du transculturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhymes and citizenship: intercultural tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hegstrup S. &amp; Papoulia-Tzelpi P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Issues in Children's Identity and Citizenship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CiCe, pp.55-75, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Croquages de langue en formation d'enseignants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bouvier-Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ulma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dossier Art, Interculturel et Apprentissage des Langues, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croquages de langue en formation d'enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voix Plurielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre langue, prendre culture, comprendre une culture-langue par l'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Prendre langue, prendre culture, comprendre une culture-langue par l'action »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plurilinguisme sur les bords du Mékong, enjeux sociolinguistiques et didactiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Stevenson et Malato : voyages en littérature, langues et cultures”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dialogue des cultures, le rapport entre le monde francophone et le monde anglophone, 5, pp. 87-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser de concert l'ergologie, la sociolinguistique, la sociodidactique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.23-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stevenson et Malato : voyages en littérature, langues et cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael E. Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Tomoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Royaume Uni et Irlande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Faire sens, vivre les langues avec les cinq sens »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (Mé)tisser les langues à l'école  ? Quels outils, quels curricula et quelles formations pour le développement du plurilinguisme à l'école  ? 37/2, pp.163-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une approche ergologique des activités langagières et didactiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les recherches-actions en Asie du sud-est.. et ailleurs  !, 3, pp.153-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plurilinguisme dans les Ecrits intimes d’Isabelle Eberhardt »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Francontraste 2 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.123-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ergologique des activités langagières et didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Rispail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synergies Pays Riverains du Mékong</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire sens, vivre les langues avec les cinq sens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les langues et les cultures selon M. Sarkozy, en Afrique et ailleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mosaïques, Revue du Département de langue française et littérature d'expression française de l'Ecole normale supérieure de l'université de Maroua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nouveaux discours sur l'Afrique  : scènes, configurations et enjeux, pp. 261-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accueil de stagiaires étrangers et impacts sur les gestes professionnels et les pratiques langagières et culturelles dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39, pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le répertoire des comptines et de chansons en maternelle : quelles langues, quelles cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (1), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants de l'école primaire à la didactique de l'interculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (2), pp.37-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le respect et l'irrespect linguistique dans l'activité : représentations, bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Premier Congrès Mondial des Droits Linguistiques, XIVe Conférence internationale de l'Académie Internationale de Droit Linguistique IXes Journées des Droits Linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Teramo, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les albums jeunesse, quelles représentations de la migration, de la diversité et des contacts de langues et de cultures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité/Éducation et formation : Enjeux, pratiques et perspectives dans différents pays, Première rencontre du RIED Réseau International Éducation et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FLE au Seul Problème, monographie d'une formation à visée inclusive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, "Minoration-majoration des langues dans les situations scolaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le FLE au Seul Problème, monographie d'une formation à visée inclusive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque de sociodidactique des langues Réseau des chercheurs en sociodidactique des langues, Minoration-majoration des langues dans les situations scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’enseignement informel du français à des migrants en France : une question très vive »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, Penser autrement la vie, l'activité, le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement informel du français à des migrants en France : une question très vive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société Internationale d'Ergologie, "Penser autrement la vie, l'activité, le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue sur objectifs spécifiques : représentations & défis, ressources & perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Language for Specific Purposes  : Challenges and Prospects, Foreign Language and Literature Association of Serbia"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgrade, Serbie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les stratégies pour la phonétique - 1 », n° 6, mai 2011 « Les stratégies pour la phonétique - 2 », n° 8, septembre 2011 « Les stratégies pour la phonétique - 3 », n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Dinvaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId52"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L Fillol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geneix-Rabault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314131v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fillol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02554690v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Dinvaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Annemorellab@gmail.Com Morel-Lab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409162v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337436v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pauzet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bouvier-Lafitte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ulma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321905v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321909v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337437v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kelly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Tomoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337445v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321891v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Kelly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337448v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Huyen Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Clerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337446v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409145v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409157v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340056v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01340053v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321826v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337453v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321821v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-01337454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>