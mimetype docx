--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1685,261 +1685,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Damping in Joints: Multiscale Model Taking into Account Defects in a Nominally Plane Surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of energy dissipation in elastomeric rotational joint under harmonic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1758825116500976⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.177-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-016-9325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589621v1</w:t>
+                <w:t xml:space="preserve">hal-01534458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of energy dissipation in elastomeric rotational joint under harmonic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Jrad</w:t>
+                <w:t xml:space="preserve">Dynamic Damping in Joints: Multiscale Model Taking into Account Defects in a Nominally Plane Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (2), pp.177-198. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (8), pp.1650097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-016-9325-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1758825116500976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534458v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poles tracking of weakly nonlinear structures using a Bayesian smoothing method. (ancien titre Equivalent modal parameters identification using the free decay of a weakly nonlinear structure)</w:t>
               </w:r>
@@ -2159,77 +2159,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S22 Mécanique des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2280,51 +2280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (3), pp.345-353. </w:t>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 06 (05), pp.1450053. </w:t>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2769,103 +2769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION, MODELING AND PARAMETRIC IDENTIFICATION OF THE HYSTERETIC FRICTION BEHAVIOR OF VISCOELASTIC JOINTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 05 (02), pp.1350018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2899,103 +2899,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization, modeling and parametric identification of the non linear dynamic behavior of viscoelastic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42, pp.176 - 187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,64 +3171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3275,51 +3275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,64 +3405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,51 +3756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des comportements viscoélastiques dans la simulation dynamique des systèmes de freinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (01), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6569,51 +6569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6645,545 +6645,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107841v1</w:t>
+                <w:t xml:space="preserve">hal-03446478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la raideur de matériaux viscoélastiques en fonction de la fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446478v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336340v1</w:t>
+                <w:t xml:space="preserve">hal-01517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517275v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
@@ -7212,497 +7208,501 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589643v2</w:t>
+                <w:t xml:space="preserve">hal-02056922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02056922v1</w:t>
+                <w:t xml:space="preserve">hal-01336340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rosatello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336339v1</w:t>
+                <w:t xml:space="preserve">hal-01369978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369978v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446442v1</w:t>
+                <w:t xml:space="preserve">hal-01336339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions des compétences par la lecture de graphiques dans les formations d'ingénieurs</w:t>
               </w:r>
@@ -7783,51 +7783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance 8, Roanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7852,51 +7852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7947,64 +7947,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation vibratoire des structures assemblées sous excitation harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8068,51 +8068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROM FOR ELASTODYNAMICS INCLUDING VISCOELASTIC BEHAVIORS. FROM MATERIAL IDENTIFICATION TO PART DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8150,51 +8150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RULES AND HINTS FOR THE DESIGN OF VISCOELASTIC INSULATORS TO PREVENT BRAKE SQUEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8271,51 +8271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrations, Shocks and Noise 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8366,51 +8366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8448,103 +8448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement dynamique non linéaire des composants élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8595,51 +8595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8707,51 +8707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de modèles pour la dynamique des structures assemblées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8815,51 +8815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8897,51 +8897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Measurement Sensor for Jointed Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9018,51 +9018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Assembled Structures: Taking Into Account the Surface Defects in Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,51 +9109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle autour du laboratoire d'essais virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9243,51 +9243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9364,51 +9364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des structures : étude des effets du micro-glissement dans les assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9472,51 +9472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Analyse Vibratoire Expérimentale, Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9541,103 +9541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Generalized Maxwell Model for Dynamic Characterization of Viscoelastic Components and Parametric Identification Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9662,103 +9662,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Approach for Nonlinear Generalized Maxwell Model for Depicting Dynamic Behaviour of Viscoelastic Elements - Parameters Identification and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIbrations, SHocks and NOise, Clamart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9783,51 +9783,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPLEX EIGENVALUE ANALYSIS FOR STRUCTURES WITH VISCOELASTIC BEHAVIOR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,51 +9900,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the spectral kurtosis for harmonic component detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10021,51 +10021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity measurement and identification of viscoelastic parametric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,51 +10129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETC2011-47534 OPTIMIZATION OF THE SPECTRAL KURTOSIS FOR HARMONIC COMPONENT DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,64 +10371,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII the Symposium Vibrations, Chocs et Bruit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10466,51 +10466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la viscoélasticité sur les modes instables des systèmes de freinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10548,51 +10548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method to take into account the damping induced by viscoelastic materials in brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11309,51 +11309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mechanics of Jointed Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.73-89, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11387,103 +11387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Characterization of Viscoelastic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.159--174, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>