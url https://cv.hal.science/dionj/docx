--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -217,274 +217,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital twin with augmented state extended Kalman filters for forecasting electric power consumption of industrial production systems</w:t>
+                <w:t xml:space="preserve">Elasto-frictional reduced model of a cyclically sheared container filled with particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baldassarre</w:t>
+                <w:t xml:space="preserve">Antoine Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Dion</w:t>
+                <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Peyret</w:t>
+                <w:t xml:space="preserve">Julien Brocail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), pp.e27343. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27343⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-025-01583-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04532364v1</w:t>
+                <w:t xml:space="preserve">hal-04832465v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-frictional reduced model of a cyclically sheared container filled with particles</w:t>
+                <w:t xml:space="preserve">Digital twin with augmented state extended Kalman filters for forecasting electric power consumption of industrial production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Faulconnier</w:t>
+                <w:t xml:space="preserve">A. Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Job</w:t>
+                <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Brocail</w:t>
+                <w:t xml:space="preserve">N. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e27343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-025-01583-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e27343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832465v2</w:t>
+                <w:t xml:space="preserve">hal-04532364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Analysis of Nonlinear Systems with Extended Kalman Filtering for Modal Identification</w:t>
               </w:r>
@@ -496,51 +496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -604,51 +604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D vibrations reconstruction with only one camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,278 +1083,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic SAMI : a new real-time multi-sensor data assimilation strategy for nonlinear modal identification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theoretical and Experimental Study for An Improved Cycloid Drive Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Breton</w:t>
+                <w:t xml:space="preserve">Zbigniew Pawelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Soriano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vittorio Chianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zdziennicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4044456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883552v1</w:t>
+                <w:t xml:space="preserve">hal-03182247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and Experimental Study for An Improved Cycloid Drive Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic SAMI : a new real-time multi-sensor data assimilation strategy for nonlinear modal identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vittorio Chianca</w:t>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbigniew Zdziennicki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (1), </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mechanics &amp; Industry, 21 (4), pp.413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4044456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182247v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled bending torsional vibrations of non-ideal energy source rotors under non-stationary operating conditions</w:t>
               </w:r>
@@ -1392,51 +1392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.105155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1483,51 +1483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using singular value decomposition of component eigenmodes for interface reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1574,51 +1574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mindlin derived Dahl friction model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Rosatello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1685,551 +1685,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of energy dissipation in elastomeric rotational joint under harmonic loading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Jrad</w:t>
+                <w:t xml:space="preserve">A framework for backbone experimental tracking : piezoelectric actuators, stop-sine signal and kalman filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11043-016-9325-9⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.28 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534458v1</w:t>
+                <w:t xml:space="preserve">hal-01446386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Damping in Joints: Multiscale Model Taking into Account Defects in a Nominally Plane Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (8), pp.1650097. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S1758825116500976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poles tracking of weakly nonlinear structures using a Bayesian smoothing method. (ancien titre Equivalent modal parameters identification using the free decay of a weakly nonlinear structure)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical investigation of energy dissipation in elastomeric rotational joint under harmonic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.05.028⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (2), pp.177-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-016-9325-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397720v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for backbone experimental tracking : piezoelectric actuators, stop-sine signal and kalman filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poles tracking of weakly nonlinear structures using a Bayesian smoothing method. (ancien titre Equivalent modal parameters identification using the free decay of a weakly nonlinear structure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Festjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gael Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 78, pp.28 - 42. </w:t>
+              <w:t xml:space="preserve">, 2016, 84, p. 136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446386v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S22 Mécanique des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2267,64 +2267,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact model and identification process for friction induced damping in a rotational joint with flawed surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,77 +2410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (3), pp.345-353. </w:t>
@@ -2557,64 +2557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakher Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 06 (05), pp.1450053. </w:t>
@@ -2646,823 +2646,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking and removing modulated sinusoidal components: A solution based on the kurtosis and the Extended Kalman Filter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Festjens</w:t>
+                <w:t xml:space="preserve">A new multicontact tribometer for deterministic dynamic friction identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.04.001⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 300 (1 - 2), pp.126 - 135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911012v1</w:t>
+                <w:t xml:space="preserve">hal-01369212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION, MODELING AND PARAMETRIC IDENTIFICATION OF THE HYSTERETIC FRICTION BEHAVIOR OF VISCOELASTIC JOINTS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking and removing modulated sinusoidal components: A solution based on the kurtosis and the Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S175882511350018X⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (2), pp.428-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369209v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization, modeling and parametric identification of the non linear dynamic behavior of viscoelastic components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION, MODELING AND PARAMETRIC IDENTIFICATION OF THE HYSTERETIC FRICTION BEHAVIOR OF VISCOELASTIC JOINTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05 (02), pp.1350018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S175882511350018X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01369208v1</w:t>
+                <w:t xml:space="preserve">hal-01369209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multicontact tribometer for deterministic dynamic friction identification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Renaud</w:t>
+                <w:t xml:space="preserve">Experimental characterization, modeling and parametric identification of the non linear dynamic behavior of viscoelastic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.176 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2013.01.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01369212v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711339v1</w:t>
+                <w:t xml:space="preserve">hal-00759973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture of a pad measured with accelerometers during squeal noise in a real brake system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Harmonic component detection: Optimized Spectral Kurtosis for operational modal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Taudière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.155-166. </w:t>
+              <w:t xml:space="preserve">, 2012, 26, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2012.06.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759973v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new identification method of viscoelastic behavior: Application to the generalized Maxwell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3509,77 +3509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICRO-SLIP INDUCED DAMPING IN PLANAR CONTACT UNDER CONSTANT AND UNIFORM NORMAL STRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,51 +3652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Le Moyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamidou Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,64 +3756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des comportements viscoélastiques dans la simulation dynamique des systèmes de freinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,77 +3885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'identification des paramètres d'un modèle de Maxwell généralisé pour la modélisation de l'amortissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 11 (01), pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4001,51 +4001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'analyse monodimensionnelle d'un résonateur ultrasonore à couches multiples basée sur l'analogie des lignes électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Cornieles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4104,51 +4104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN NOUVEAU MODÈLE UNIDIMENSIONNEL DE TRANSDUCTEUR PIÉZOÉLECTRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 51 (C2), pp.C2-607-C2-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4220,446 +4220,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter of Flexible Wings: A High-Speed Video Investigation</w:t>
+                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Maetz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Yao Ekra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chouvion</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Leroy</w:t>
+                <w:t xml:space="preserve">Olga Klinkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mordillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURVISHNO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402433v1</w:t>
+                <w:t xml:space="preserve">hal-05313065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeau numérique pour l'estimation des efforts transmis par un vibrofonceur à moment variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Baldassarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kernel Smoothing-Based Time Series Clustering in Presence of Transients and Non-Stationarities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Delabeye</w:t>
+                <w:t xml:space="preserve">Flutter of Flexible Wings: A High-Speed Video Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">SURVISHNO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313040v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle haute-fidélité pour la simulation de la fatigue à grand nombre de cycles de points de soudure électriques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kernel Smoothing-Based Time Series Clustering in Presence of Transients and Non-Stationarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mordillat</w:t>
+                <w:t xml:space="preserve">Romain Delabeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313065v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification modale d'une poutre non linéaire par analyse vidéo et filtrage de Kalman étendu</w:t>
               </w:r>
@@ -4671,51 +4671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Lo Feudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4868,701 +4868,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheel forces estimation with an Augmented and Constrained Extended Kalman Filter applied on a nonlinear multi-body model of a half vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unsupervised manufacturing process identification using non-intrusive sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delabeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Débarbouillé</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arkadiusz Kosecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Edition of the International conference on Fatigue Design, Fatigue Design 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème Congrès Français de la Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791682v1</w:t>
+                <w:t xml:space="preserve">hal-03768559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle effectif hystérétique de milieux granulaires cisaillés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Brocail</w:t>
+                <w:t xml:space="preserve">Wheel forces estimation with an Augmented and Constrained Extended Kalman Filter applied on a nonlinear multi-body model of a half vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Débarbouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Dimitrijevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chojnacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Edition of the International conference on Fatigue Design, Fatigue Design 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Senlis, France. pp.342-351, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793222v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modèle effectif hystérétique de milieux granulaires cisaillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brocail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848315v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brocail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793162v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised manufacturing process identification using non-intrusive sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arkadiusz Kosecki</w:t>
+                <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Faulconnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brocail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de la Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768559v2</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBSE analysis for energy sustainability improvement in manufacturing industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delabeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkadiusz Kosecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5724,269 +5724,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled bending torsional vibrations of non-ideal energy source rotors going through critical speeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Sghaier</w:t>
+                <w:t xml:space="preserve">Défauts contrôlés en vue d’optimiser l’énergie dissipée dans les interfaces des assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rosatello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ghienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Rémond</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Assemblages mécaniques – Évolutions récentes et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02188558v1</w:t>
+                <w:t xml:space="preserve">hal-02561326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défauts contrôlés en vue d’optimiser l’énergie dissipée dans les interfaces des assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Coupled bending torsional vibrations of non-ideal energy source rotors going through critical speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Assemblages mécaniques – Évolutions récentes et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint-Ouen, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561326v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel identification tool for rotors working under non-stationary conditions based on the IAS</w:t>
               </w:r>
@@ -6024,51 +6024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering, ISMA 2018 and 7th International Conference on Uncertainty in Structural Dynamics, USD 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium. pp.2005-2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breton, Ronan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6208,1911 +6208,1911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Dynamic System Stochastic Identification in Video Capture for Data Compression, Image Interpolation, Prediction, and Augmented Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Goeller</w:t>
+                <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723798v1</w:t>
+                <w:t xml:space="preserve">hal-01336335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic system stochastic identification mixed with video processing: Validation on a real case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goeller Adrien</w:t>
+                <w:t xml:space="preserve">Real Time Dynamic System Stochastic Identification in Video Capture for Data Compression, Image Interpolation, Prediction, and Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547131⟩</w:t>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. pp.V008T13A054--V008T13A054, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-47398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589631v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lissage spatial et itération sur les résidus pour enrichir un modèle réduit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+                <w:t xml:space="preserve">Dynamic system stochastic identification mixed with video processing: Validation on a real case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goeller Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISHNO 2016, Le Mans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.146-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369977v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des différents niveaux de défaut de surface sur l’amortissement induit par micro-glissement dans une interface</w:t>
+                <w:t xml:space="preserve">Lissage spatial et itération sur les résidus pour enrichir un modèle réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">VISHNO 2016, Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336335v1</w:t>
+                <w:t xml:space="preserve">hal-01369977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+                <w:t xml:space="preserve">Simulation vibratoire des structures assemblées sous excitation harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446478v1</w:t>
+                <w:t xml:space="preserve">hal-03446505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la raideur de matériaux viscoélastiques en fonction de la fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446539v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107841v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517275v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la raideur de matériaux viscoélastiques en fonction de la fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589643v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056922v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336340v1</w:t>
+                <w:t xml:space="preserve">hal-01517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Rosatello</w:t>
+                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369978v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446442v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336339v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions des compétences par la lecture de graphiques dans les formations d'ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444533v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stiffness measurement of viscoelastic materials against frequency using a piezoelectric actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rosatello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 8, Roanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369981v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acquisitions des compétences par la lecture de graphiques dans les formations d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336343v1</w:t>
+                <w:t xml:space="preserve">hal-03444533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation vibratoire des structures assemblées sous excitation harmonique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Stiffness measurement of viscoelastic materials against frequency using a piezoelectric actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Surveillance 8, Roanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Roanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446505v1</w:t>
+                <w:t xml:space="preserve">hal-01369981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROM FOR ELASTODYNAMICS INCLUDING VISCOELASTIC BEHAVIORS. FROM MATERIAL IDENTIFICATION TO PART DESIGN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8150,64 +8150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RULES AND HINTS FOR THE DESIGN OF VISCOELASTIC INSULATORS TO PREVENT BRAKE SQUEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8245,77 +8245,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the viscoelastic materials up to 10 000 Hz without using time-temperature superposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrations, Shocks and Noise 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8340,77 +8340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8448,103 +8448,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification du comportement dynamique non linéaire des composants élastomère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8595,77 +8595,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -8688,286 +8688,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de modèles pour la dynamique des structures assemblées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439724v1</w:t>
+                <w:t xml:space="preserve">hal-01369210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Réduction de modèles pour la dynamique des structures assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Festjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369210v1</w:t>
+                <w:t xml:space="preserve">hal-03439724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure Measurement Sensor for Jointed Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9005,64 +9005,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Assembled Structures: Taking Into Account the Surface Defects in Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,90 +9109,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeu de rôle autour du laboratoire d'essais virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9243,77 +9243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2013 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Portland, United States. </w:t>
@@ -9351,64 +9351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des structures : étude des effets du micro-glissement dans les assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9440,407 +9440,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformée opérationnelle d'une plaquette de frein lors d'un crissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A New Approach for Nonlinear Generalized Maxwell Model for Depicting Dynamic Behaviour of Viscoelastic Elements - Parameters Identification and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Analyse Vibratoire Expérimentale, Blois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Blois, France</w:t>
+              <w:t xml:space="preserve">VIbrations, SHocks and NOise, Clamart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369214v1</w:t>
+                <w:t xml:space="preserve">hal-01369215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear Generalized Maxwell Model for Dynamic Characterization of Viscoelastic Components and Parametric Identification Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Jrad</w:t>
+                <w:t xml:space="preserve">Déformée opérationnelle d'une plaquette de frein lors d'un crissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">Colloque Analyse Vibratoire Expérimentale, Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369216v1</w:t>
+                <w:t xml:space="preserve">hal-01369214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for Nonlinear Generalized Maxwell Model for Depicting Dynamic Behaviour of Viscoelastic Elements - Parameters Identification and Validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Non-Linear Generalized Maxwell Model for Dynamic Characterization of Viscoelastic Components and Parametric Identification Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIbrations, SHocks and NOise, Clamart</w:t>
+              <w:t xml:space="preserve">ASME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369215v1</w:t>
+                <w:t xml:space="preserve">hal-01369216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPLEX EIGENVALUE ANALYSIS FOR STRUCTURES WITH VISCOELASTIC BEHAVIOR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9900,90 +9900,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the spectral kurtosis for harmonic component detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDETC ASME Washington DC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10008,64 +10008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity measurement and identification of viscoelastic parametric models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,90 +10129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DETC2011-47534 OPTIMIZATION OF THE SPECTRAL KURTOSIS FOR HARMONIC COMPONENT DETECTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Festjens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2011 International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference IDETC/CIE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10231,286 +10231,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dissipation in an Assembly with Planar Contact</w:t>
+                <w:t xml:space="preserve">Mouvements d'une plaquette de frein mesurés par des accéléromètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Ecully, France</w:t>
+              <w:t xml:space="preserve">XVII the Symposium Vibrations, Chocs et Bruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527559v1</w:t>
+                <w:t xml:space="preserve">hal-01369219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements d'une plaquette de frein mesurés par des accéléromètres</w:t>
+                <w:t xml:space="preserve">Energy Dissipation in an Assembly with Planar Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Imad Tawfiq</w:t>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII the Symposium Vibrations, Chocs et Bruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">XVIIth Symposium Vibrations, Chocs et Bruit, Ecole Centrale de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369219v1</w:t>
+                <w:t xml:space="preserve">hal-00527559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la viscoélasticité sur les modes instables des systèmes de freinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10548,77 +10548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method to take into account the damping induced by viscoelastic materials in brake squeal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Thouviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10815,51 +10815,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Harmonic Component Tracking For Underdetermined Blind Source Separation in a Multi-Target Tracking Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delabeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10971,51 +10971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 10th International Conference on Rotor Dynamics – IFToMM Vol 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63, Springer International Publishing, pp.79-90, 2019, Mechanisms and Machine Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11101,51 +11101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring of Machinery in Non-Stationary Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Springer International Publishing, pp.11-19, 2019, Applied Condition Monitoring, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11205,51 +11205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaala Noussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mechanics of Jointed Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.331-353, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11296,64 +11296,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cut Beam Benchmark System: Developing Measurement Techniques for Nonlinear Damping and Stiffness in Frictional Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mechanics of Jointed Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.73-89, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11387,103 +11387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Characterization of Viscoelastic Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad Tawfiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.159--174, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11566,64 +11566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3127997. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11673,51 +11673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Complex Semi-Binary Matrix Factorization for Activation Sequence Recovery of Quasi-Stationary Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delabeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ghienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>