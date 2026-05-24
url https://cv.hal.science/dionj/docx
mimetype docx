--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -4341,243 +4341,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumeau numérique pour l'estimation des efforts transmis par un vibrofonceur à moment variable</w:t>
+                <w:t xml:space="preserve">Flutter of Flexible Wings: A High-Speed Video Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Baldassarre</w:t>
+                <w:t xml:space="preserve">Florian Maetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">SURVISHNO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313039v1</w:t>
+                <w:t xml:space="preserve">hal-05402433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flutter of Flexible Wings: A High-Speed Video Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Maetz</w:t>
+                <w:t xml:space="preserve">Jumeau numérique pour l'estimation des efforts transmis par un vibrofonceur à moment variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Baldassarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SURVISHNO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402433v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kernel Smoothing-Based Time Series Clustering in Presence of Transients and Non-Stationarities</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle effectif hystérétique de milieux granulaires cisaillés</w:t>
+                <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
@@ -5185,97 +5185,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793222v1</w:t>
+                <w:t xml:space="preserve">hal-03793162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
+                <w:t xml:space="preserve">Modèle effectif hystérétique de milieux granulaires cisaillés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Faulconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Job</w:t>
@@ -5306,73 +5306,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848315v1</w:t>
+                <w:t xml:space="preserve">hal-03793222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique non-linéaire d’un modèle réduit de milieux granulaires cisaillés</w:t>
               </w:r>
@@ -5427,73 +5427,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793162v1</w:t>
+                <w:t xml:space="preserve">hal-03848315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MBSE analysis for energy sustainability improvement in manufacturing industry</w:t>
               </w:r>
@@ -6645,764 +6645,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation vibratoire des structures assemblées sous excitation harmonique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446505v1</w:t>
+                <w:t xml:space="preserve">hal-01336343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks for numerical and experimental studies of built-up structures vibrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation vibratoire des structures assemblées sous excitation harmonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336343v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
+                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Krifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Bouhaddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Cogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336340v1</w:t>
+                <w:t xml:space="preserve">hal-03107841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation de la raideur de matériaux viscoélastiques en fonction de la fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446478v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la raideur de matériaux viscoélastiques en fonction de la fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modal analysis oriented reduction methodology using component eigenmodes and Arnoldi enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03446539v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des couplages vibratoires induits par les liaisons dans les structures assemblées</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Scott Cogan</w:t>
+                <w:t xml:space="preserve">Benchmarking of computational methods for jointed structures under harmonic load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Meurdefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Amortissement virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107841v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
+                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517275v1</w:t>
+                <w:t xml:space="preserve">hal-01589643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7415,186 +7424,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Boston, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/DETC2015-46777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589643v2</w:t>
+                <w:t xml:space="preserve">hal-02056922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduction Methodology Using Free-Free Component Eigenmodes and Arnoldi Enrichment</w:t>
+                <w:t xml:space="preserve">Une méthodologie de réduction utilisant des modes propres de composant et un enrichissement de type Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference (IDETC/CIE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056922v1</w:t>
+                <w:t xml:space="preserve">hal-01517275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification method of Non Linear Generalized Maxwell Model for viscoelastic components</w:t>
               </w:r>
@@ -7682,230 +7682,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03446442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Rosatello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
+              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336339v1</w:t>
+                <w:t xml:space="preserve">hal-01369978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skateboard speed wobble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Rosatello</w:t>
+                <w:t xml:space="preserve">Hierarchy of the surface defects in jointed structures dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2015 International Design Engineering Technical Conferences and Computers and Information in Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.V006T10A054--V006T10A054</w:t>
+              <w:t xml:space="preserve">IDETC ASME 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369978v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions des compétences par la lecture de graphiques dans les formations d'ingénieurs</w:t>
               </w:r>
@@ -11943,51 +11943,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dampeyrou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ghienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Tschannen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05643-z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832465v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Faulconnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Job" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brocail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01583-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldassarre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Dion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e27343" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102786v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Lo Feudo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08560-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007332v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Goeller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.108032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cumunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rameau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107575" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mango Furnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Vitolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-019-09369-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400648v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pellecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Vaiana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Rosati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mice.12775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182247v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Pawelski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Chianca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zdziennicki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044456" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Breton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourdon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2019.105155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644371v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tournaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131303v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Rosatello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chevallier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2017.06.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.09.020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825116500976" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Jrad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Tawfiq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-016-9325-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Stephan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Festjens" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369982v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903153v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchaala" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Dion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.06.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369985v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djemal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Chaari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jmech.2014.76" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Djemal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakher Chaari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825114500537" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369212v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Penas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911012v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.04.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369209v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S175882511350018X" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369208v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2013.05.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNB5KLF7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759973v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Taudi&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2012.06.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2011.07.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemaire" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2010.09.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527415v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1758825110000597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Moyne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Sebbah" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2009.05.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711279v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Thouviot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009072" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2EFECACF749BE824C2319D975639878FB03DC7E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/576DBBD798C07029ED90BE659885646EC8492693/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253060v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cornieles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994565" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4A719A4669301AC62643B2161F1B0945D0B60A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19902143" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C23F3506945AD4BDACCB5745C75567B0A29B63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Ekra" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mordillat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402433v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maetz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chouvion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Leroy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Baldassarre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313040v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delabeye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822987v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Dehoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768559v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Kosecki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791682v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#233;barbouill&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dimitrijevic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chojnacki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.03.035" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731981v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isse51541.2021.9582502" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791805v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561326v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188558v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boudon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465437v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breton, Ronan Le" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723798v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-47398" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goeller Adrien" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547131" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446505v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Meurdefroid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107841v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Krifa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bouhaddi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Cogan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446478v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336340v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589643v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2015-46777" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056922v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517275v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336339v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369988v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539729v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439043v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439845v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Festjens" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885957v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12092" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441236v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2013-12111" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439916v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369214v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711373v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48897" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lemaire" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539544v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369219v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527559v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390906v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369221v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Catterou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912257v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37003-8_15" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99272-3_6" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994323v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11220-2_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589824v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaala Noussa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_19" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56818-8_7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369986v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513723v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fichant" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212080v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>