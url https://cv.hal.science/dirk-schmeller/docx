--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -332,3107 +332,3107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of pharmaceutical contamination in streams of European cities across urbanisation gradients: Potential impacts on One Health</w:t>
+                <w:t xml:space="preserve">Unraveling the disease pyramid: the role of environmental micro-eukaryotes in amphibian resistance to the deadly fungal pathogen Batrachochytrium dendrobatidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Rodrigues</w:t>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Calapez</w:t>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André M.P.T. Pereira</w:t>
+                <w:t xml:space="preserve">Kieran A Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana J.G. Silva</w:t>
+                <w:t xml:space="preserve">Matthew C Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreia Freitas</w:t>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 499, pp.139946. </w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msystems.01436-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369037v1</w:t>
+                <w:t xml:space="preserve">hal-05421221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the disease pyramid: the role of environmental micro-eukaryotes in amphibian resistance to the deadly fungal pathogen Batrachochytrium dendrobatidis</w:t>
+                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+                <w:t xml:space="preserve">Fanny de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kieran A Bates</w:t>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew C Fisher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msystems.01436-25⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421221v1</w:t>
+                <w:t xml:space="preserve">hal-04918548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and global spread of an endemic chytrid fungus lineage linked to the bullfrog trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny de Carvalho</w:t>
+                <w:t xml:space="preserve">Julia Ernetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joice Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jenkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.111547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04918548v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and global spread of an endemic chytrid fungus lineage linked to the bullfrog trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ribeiro</w:t>
+                <w:t xml:space="preserve">Slawek Cerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Ernetti</w:t>
+                <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joice Ruggeri</w:t>
+                <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jenkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 313, pp.111547. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05475306v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353946v1</w:t>
+                <w:t xml:space="preserve">hal-05353960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02344-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353960v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Patterns of pharmaceutical contamination in streams of European cities across urbanisation gradients: Potential impacts on One Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Calapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André M.P.T. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chardon</w:t>
+                <w:t xml:space="preserve">Liliana J.G. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreia Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25, pp.26. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 499, pp.139946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02344-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.139946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974183v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilms inactivate the free-living stage of Batrachochytrium dendrobatidis, the most destructive pathogen for vertebrate diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+                <w:t xml:space="preserve">Nature abhors a vacuum: invasive themes and other outputs from the tenth plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae189⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (3), pp.867-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-024-02797-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723944v2</w:t>
+                <w:t xml:space="preserve">hal-04730314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature abhors a vacuum: invasive themes and other outputs from the tenth plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-10)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bridgewater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (3), pp.867-873. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10531-024-02797-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730314v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature abhors a vacuum: invasive themes and other outputs from the tenth plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-10)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a set of essential biodiversity variables for assessing change in mountains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bridgewater</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davnah Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-024-02797-x⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (8), pp.539-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935216v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a set of essential biodiversity variables for assessing change in mountains globally</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The commensal skin microbiome of amphibian mountain populations and its association with the pathogen &amp;lt;i&amp;gt;Batrachochytrium dendrobatidis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayan Bouchali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biae052⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (10), pp.e16699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731580v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04775205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The commensal skin microbiome of amphibian mountain populations and its association with the pathogen &amp;lt;i&amp;gt;Batrachochytrium dendrobatidis&amp;lt;/i&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biofilms inactivate the free-living stage of Batrachochytrium dendrobatidis, the most destructive pathogen for vertebrate diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (10), pp.e16699. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (1), pp.wrae189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wrae189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04775205v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformative change – a complex, multifaceted challenge for humanity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The Ninth Plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-9): sustainable use, values, and business (as usual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.3503-3507. </w:t>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.1--6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-023-02698-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-022-02500-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935229v1</w:t>
+                <w:t xml:space="preserve">hal-04718787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm community composition is changing in remote mountain lakes with a relative increase in potentially toxigenic algae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review: mountain lakes as freshwater resources at risk from chemical pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Zoccarato</w:t>
+                <w:t xml:space="preserve">Oliver Machate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jassey</w:t>
+                <w:t xml:space="preserve">Tobias Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Werner Brack</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.120547. </w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00710-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210814v1</w:t>
+                <w:t xml:space="preserve">hal-04958645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: mountain lakes as freshwater resources at risk from chemical pollution</w:t>
+                <w:t xml:space="preserve">A global biodiversity observing system to unite monitoring and guide action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Machate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Andrew Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Schulze</w:t>
+                <w:t xml:space="preserve">Petteri Vihervaara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Brack</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patricia Balvanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda E. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Bayraktarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00710-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (12), pp.1947-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-023-02171-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958645v1</w:t>
+                <w:t xml:space="preserve">hal-04498611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ninth Plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-9): sustainable use, values, and business (as usual)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Transformative change – a complex, multifaceted challenge for humanity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bridgewater</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 32 (1), pp.1--6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-022-02500-y⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.3503-3507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-023-02698-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718787v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global biodiversity observing system to unite monitoring and guide action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petteri Vihervaara</w:t>
+                <w:t xml:space="preserve">Biofilm community composition is changing in remote mountain lakes with a relative increase in potentially toxigenic algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Balvanera</w:t>
+                <w:t xml:space="preserve">Luca Zoccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda E. Bates</w:t>
+                <w:t xml:space="preserve">Vincent Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Bayraktarov</w:t>
+                <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (12), pp.1947-1952. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.120547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-023-02171-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498611v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex chemical cocktail, containing insecticides diazinon and permethrin, drives acute toxicity to crustaceans in mountain lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oliver Machate</w:t>
+                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154456⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.294-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718402v1</w:t>
+                <w:t xml:space="preserve">hal-04210839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of abiotic variables in an emerging global amphibian fungal disease in mountains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation biology meets medical science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152735⟩</w:t>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.39-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.46.79204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718400v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davnah Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Catalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04210839v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain pastures increase the resilience of livestock farming to extreme events in the Ariège department, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment is associated with chytrid infection and skin microbiome richness on an amphibian rich island (Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Fu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Mayer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+                <w:t xml:space="preserve">Alan Chan-Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00779-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116645v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation biology meets medical science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mountain pastures increase the resilience of livestock farming to extreme events in the Ariège department, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Plutzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.46.79204⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00779-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935290v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbiome function predicts amphibian chytridiomycosis disease dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Catalan</w:t>
+                <w:t xml:space="preserve">Kieran A. Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
+                <w:t xml:space="preserve">Ulf Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin P. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer M. G. Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wierzbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01215-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795426v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment is associated with chytrid infection and skin microbiome richness on an amphibian rich island (Taiwan)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex chemical cocktail, containing insecticides diazinon and permethrin, drives acute toxicity to crustaceans in mountain lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Machate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chun-Fu Lin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Chan-Alvarado</w:t>
+                <w:t xml:space="preserve">Albrecht Paschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20547-3⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 828, pp.154456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.154456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718407v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome function predicts amphibian chytridiomycosis disease dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of abiotic variables in an emerging global amphibian fungal disease in mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Sommer</w:t>
+                <w:t xml:space="preserve">Marilen Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin P. Hopkins</w:t>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer M. G. Shelton</w:t>
+                <w:t xml:space="preserve">Jan Friesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Wierzbicki</w:t>
+                <w:t xml:space="preserve">Vance T. Vredenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (1), pp.44. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 815, pp.152735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-021-01215-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718425v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eighth plenary of the Intergovernmental Science-Policy Platform for Biodiversity and Ecosystem Services (IPBES-8): online, nexus, and transformative change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bridgewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (11), pp.2857--2862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3708,51 +3708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity loss, emerging pathogens and human health risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,64 +3985,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Chatzinotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vance T. Vredenburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.616 - 633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4070,809 +4070,809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03490707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen invasion history elucidates contemporary host pathogen dynamics</w:t>
+                <w:t xml:space="preserve">Mitigating Batrachochytrium salamandrivorans in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vance Vredenburg</w:t>
+                <w:t xml:space="preserve">Valarie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mcnally</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Sulaeman</w:t>
+                <w:t xml:space="preserve">Pascale van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Butler</w:t>
+                <w:t xml:space="preserve">Elin Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Yap</w:t>
+                <w:t xml:space="preserve">Vojtech Baláž</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0219981. </w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.265-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685381-20191157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935342v1</w:t>
+                <w:t xml:space="preserve">hal-04716910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversitätsmonitoring in Deutschland: Wie Wissenschaft, Politik und Zivilgesellschaft ein nationales Monitoring unterstützen können</w:t>
+                <w:t xml:space="preserve">Biological Concepts for the Control of Aquatic Zoosporic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Geschke</w:t>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrin Vohland</w:t>
+                <w:t xml:space="preserve">Ramsy Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aletta Bonn</w:t>
+                <w:t xml:space="preserve">Pieter van West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Dauber</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Justyna Wolinska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (7), pp.571--582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14512/gaia.28.3.6⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935381v1</w:t>
+                <w:t xml:space="preserve">hal-04716891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential biodiversity variables for mapping and monitoring species populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seventh plenary of the intergovernmental platform for biodiversity and ecosystem services (IPBES-7): a global assessment and a reshaping of IPBES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0826-1⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.2457-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01804-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716892v1</w:t>
+                <w:t xml:space="preserve">hal-04935345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Batrachochytrium salamandrivorans in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversitätsmonitoring in Deutschland: Wie Wissenschaft, Politik und Zivilgesellschaft ein nationales Monitoring unterstützen können</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Geschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aletta Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Dauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valarie Thomas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vojtech Baláž</w:t>
+                <w:t xml:space="preserve">Mark Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685381-20191157⟩</w:t>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14512/gaia.28.3.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716910v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Concepts for the Control of Aquatic Zoosporic Diseases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Essential biodiversity variables for mapping and monitoring species populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie A. Mcgeoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Guralnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.539--551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04716891v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seventh plenary of the intergovernmental platform for biodiversity and ecosystem services (IPBES-7): a global assessment and a reshaping of IPBES</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathogen invasion history elucidates contemporary host pathogen dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vance Vredenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Sulaeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Butler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (10), pp.2457-2461. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0219981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-019-01804-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935345v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jailed in the mountains: Genetic diversity and structure of an endemic newt species across the Pyrenees</w:t>
               </w:r>
@@ -4986,532 +4986,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES-6: the best plenary yet?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing uncertainty and performance of ensemble conservation planning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathen Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzung-Su Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1569-z⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971667v1</w:t>
+                <w:t xml:space="preserve">hal-04971694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainty and performance of ensemble conservation planning strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Environmental context and differences between native and invasive observed niches of Batrachochytrium salamandrivorans affect invasion risk assessments in the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Beukema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Thien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1788-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2017.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04971694v1</w:t>
+                <w:t xml:space="preserve">hal-04971678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental context and differences between native and invasive observed niches of Batrachochytrium salamandrivorans affect invasion risk assessments in the Western Palaearctic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">The next generation of site-based long-term ecological monitoring: Linking essential biodiversity variables and ecosystem integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Tonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12795⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1376-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971678v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next generation of site-based long-term ecological monitoring: Linking essential biodiversity variables and ecosystem integrity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPBES-6: the best plenary yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1376-1384. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.2777-2782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081188v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and benchmarking biodiversity monitoring: Metadata-based indicators for sampling design, sampling effort and data analysis</w:t>
               </w:r>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrix Kosztyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5644,90 +5644,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real gaps in European bird monitoring: A reply to Voříšek et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.247-248. </w:t>
@@ -5771,429 +5771,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Asian origin of chytrid fungi causing global amphibian declines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and worldwide use of non-lethal, and minimal population-level impact, protocols for the isolation of amphibian chytrid fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon O’hanlon</w:t>
+                <w:t xml:space="preserve">Pria Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer M. G. Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Rieux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruce Waldman</w:t>
+                <w:t xml:space="preserve">Lola Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar1965⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24472-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971653v1</w:t>
+                <w:t xml:space="preserve">hal-02625441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking biodiversity data: Prioritization and filling the gaps in biodiversity observation data in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Haase</w:t>
+                <w:t xml:space="preserve">Recent Asian origin of chytrid fungi causing global amphibian declines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon O’hanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Farrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmas Kõljalg</w:t>
+                <w:t xml:space="preserve">Gonçalo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6389), pp.621-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971647v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and worldwide use of non-lethal, and minimal population-level impact, protocols for the isolation of amphibian chytrid fungi</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kieran Bates</w:t>
+                <w:t xml:space="preserve">Unlocking biodiversity data: Prioritization and filling the gaps in biodiversity observation data in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Groom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Brookes</w:t>
+                <w:t xml:space="preserve">Urmas Kõljalg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (3), pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24472-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625441v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A suite of essential biodiversity variables for detecting critical biodiversity change</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Weatherdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6326,77 +6326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Chatzinotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6441,2753 +6441,2765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building capacity in biodiversity monitoring at the global scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking stock of nature: Essential biodiversity variables explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Böhm</w:t>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+                <w:t xml:space="preserve">Eugenie C. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Barber-Meyer</w:t>
+                <w:t xml:space="preserve">L. V. Weatherdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Brummitt</w:t>
+                <w:t xml:space="preserve">Corinne S. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1388-7⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971698v1</w:t>
+                <w:t xml:space="preserve">hal-01773444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the essential biodiversity variables framework to measure biodiversity change at national scale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive sentiment and knowledge increase tolerance towards conservation actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.461 - 478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971724v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive sentiment and knowledge increase tolerance towards conservation actions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematically designating conservation areas for protecting habitat quality and multiple ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1253-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.126-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760697v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematically designating conservation areas for protecting habitat quality and multiple ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+                <w:t xml:space="preserve">Building essential biodiversity variables ( EBV s) of species distribution and abundance at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ahumada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
+                <w:t xml:space="preserve">Anne Bowser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Huang</w:t>
+                <w:t xml:space="preserve">Miguel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.003⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.600-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971710v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking stock of nature: Essential biodiversity variables explained</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting temporal baselines for biodiversity: the limits of available monitoring data for capturing the full impact of anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie C. Regan</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste S Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. Weatherdon</w:t>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne S. Martin</w:t>
+                <w:t xml:space="preserve">Nicolas S Titeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+                <w:t xml:space="preserve">Lluís S Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41591 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773444v1</w:t>
+                <w:t xml:space="preserve">hal-01465891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initiation of Batrachochytrium dendrobatidis infection in the absence of physical contact with infected hosts - a field study in a high altitude lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Berger</w:t>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mégane Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (6), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.03462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947526v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services (IPBES): getting involved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jari Niemelä</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1361-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971700v1</w:t>
+                <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational definition of essential biodiversity variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bowser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mark Costello</w:t>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1386-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04971695v1</w:t>
+                <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building essential biodiversity variables ( EBV s) of species distribution and abundance at a global scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bowser</w:t>
+                <w:t xml:space="preserve">The Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services (IPBES): getting involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Fernandez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jari Niemelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12359⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.2271-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971692v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting temporal baselines for biodiversity: the limits of available monitoring data for capturing the full impact of anthropogenic pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An operational definition of essential biodiversity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bowser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste S Mihoub</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Neil S Brummitt</w:t>
+                <w:t xml:space="preserve">Mark Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep41591⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (12), pp.2967-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1386-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465891v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of Batrachochytrium dendrobatidis infection in the absence of physical contact with infected hosts - a field study in a high altitude lake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global biodiversity monitoring: From data sources to Essential Biodiversity Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Proença</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Jane Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Miguel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mcrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.03462⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213 (6), pp.256-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979718v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">The Biodiversity Informatics Landscape: Elements, Connections and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Doudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Weatherdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Despot-Belmonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.e14059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rio.3.e14059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624039v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global biodiversity monitoring: From data sources to Essential Biodiversity Variables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the essential biodiversity variables framework to measure biodiversity change at national scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eren Turak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brazill-Boast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Proença</w:t>
+                <w:t xml:space="preserve">Tim Cooney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Jane Martin</w:t>
+                <w:t xml:space="preserve">Michael Drielsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Miguel Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louise Mcrae</w:t>
+                <w:t xml:space="preserve">Jocelyn Delacruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 213 (6), pp.256-263. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 213, pp.264-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.07.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04971718v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Biodiversity Informatics Landscape: Elements, Connections and Opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heather Bingham</w:t>
+                <w:t xml:space="preserve">Building capacity in biodiversity monitoring at the global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Doudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauren Weatherdon</w:t>
+                <w:t xml:space="preserve">Monika Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Despot-Belmonte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Wetzel</w:t>
+                <w:t xml:space="preserve">Shannon Barber-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3, pp.e14059. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (12), pp.2765-2790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rio.3.e14059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1388-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971707v1</w:t>
+                <w:t xml:space="preserve">hal-04971698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap between biodiversity data and policy reporting needs: An Essential Biodiversity Variables perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framing the concept of satellite remote sensing essential biodiversity variables: challenges and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique M. Pereira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neil Brummitt</w:t>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Skidmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Mücher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12417⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444652v1</w:t>
+                <w:t xml:space="preserve">hal-04971730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sex-Biased Dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): progress and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.801-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/688097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985896v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the concept of satellite remote sensing essential biodiversity variables: challenges and future directions</w:t>
+                <w:t xml:space="preserve">Evolution of Sex-Biased Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wegmann</w:t>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Skidmore</w:t>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Mücher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Terence Dawson</w:t>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.15⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/688097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971730v1</w:t>
+                <w:t xml:space="preserve">hal-02985896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): progress and next steps</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate forcing of an emerging pathogenic fungus across a montane multi-host community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frances Clare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Bielby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Semenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1095-9⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 371 (1709), pp.20150454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971727v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate forcing of an emerging pathogenic fungus across a montane multi-host community</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The global amphibian trade flows through Europe: the need for enforcing and improving legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail Semenov</w:t>
+                <w:t xml:space="preserve">Mark Auliya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime García-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marinus Hoogmoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2015.0454⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (13), pp.2581-2595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1193-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971733v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global amphibian trade flows through Europe: the need for enforcing and improving legislation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Bridging the gap between biodiversity data and policy reporting needs: An Essential Biodiversity Variables perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie C. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marinus Hoogmoed</w:t>
+                <w:t xml:space="preserve">Henrique M. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (13), pp.2581-2595. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (5), pp.1341--1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1193-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971736v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of Published Results on the Pathogen Batrachochytrium dendrobatidis in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a global terrestrial species monitoring program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly C. Bletz</w:t>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo M. Rosa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Peter Bellingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135900⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964858v1</w:t>
+                <w:t xml:space="preserve">hal-04971745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread Occurrence of Bd in French Guiana, South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9254,1412 +9266,1400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global terrestrial species monitoring program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First detection of the emerging fungal pathogen Batrachochytrium salamandrivorans in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">Joana Sabino-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bellingham</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Neil Brummitt</w:t>
+                <w:t xml:space="preserve">Molly Bletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G. Bina Perl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2015.03.003⟩</w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00003008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971745v1</w:t>
+                <w:t xml:space="preserve">hal-04971739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis of crowd-sourced and professionally collected field data used in species distribution models of Taiwanese moths</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">It Takes Two to Tango: Relative Influence of Male and Female Identity and Morphology on Complex Courtship Display in a Newt Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rob Lemmens</w:t>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neville Crossman</w:t>
+                <w:t xml:space="preserve">Thomas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 181, pp.102-110. </w:t>
+              <w:t xml:space="preserve">Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121 (3), pp.218 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2014.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eth.12333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971756v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First detection of the emerging fungal pathogen Batrachochytrium salamandrivorans in Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty analysis of crowd-sourced and professionally collected field data used in species distribution models of Taiwanese moths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Sabino-Pinto</w:t>
+                <w:t xml:space="preserve">Dongpo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molly Bletz</w:t>
+                <w:t xml:space="preserve">Rob Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Hendrix</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">An Martel</w:t>
+                <w:t xml:space="preserve">Neville Crossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 181, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2014.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00003008⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971739v1</w:t>
+                <w:t xml:space="preserve">hal-04971756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It Takes Two to Tango: Relative Influence of Male and Female Identity and Morphology on Complex Courtship Display in a Newt Species</w:t>
+                <w:t xml:space="preserve">Widespread presence of the pathogenic fungus Batrachochytrium dendrobatidis in wild amphibian communities in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Molly C. Bletz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo M. Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Andreone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eth.12333⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760710v1</w:t>
+                <w:t xml:space="preserve">hal-02963051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread presence of the pathogenic fungus Batrachochytrium dendrobatidis in wild amphibian communities in Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
+                <w:t xml:space="preserve">Consistency of Published Results on the Pathogen Batrachochytrium dendrobatidis in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molly C. Bletz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo M. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Andreone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (10), pp.e0135900. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep08633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0135900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963051v1</w:t>
+                <w:t xml:space="preserve">hal-02964858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation planning to zone protected areas under optimal landscape management for bird conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton lehveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chun-Wei Huang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Pingeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Amphibia-Reptila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (35), pp. 63-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971750v1</w:t>
+                <w:t xml:space="preserve">hal-01790169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The national responsibility approach to setting conservation priorities—Recommendations for its use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douglas Evans</w:t>
+                <w:t xml:space="preserve">Simulation of ecosystem service responses to multiple disturbances from an earthquake and several typhoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Chi Chiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Pin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2014.03.002⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971761v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton lehveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+                <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pingeault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johannes Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Doubleday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptila</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.49 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790169v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of ecosystem service responses to multiple disturbances from an earthquake and several typhoons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731584v1</w:t>
+                <w:t xml:space="preserve">hal-02972179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A database of life-history traits of European amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moulherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10710,77 +10710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10856,2450 +10856,2450 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Vohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Doubleday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.49-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755803v1</w:t>
+                <w:t xml:space="preserve">hal-04731582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopic Aquatic Predators Strongly Affect Infection Dynamics of a Globally Emerged Pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Blooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton W.J. Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 24, pp. 176-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.11.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972179v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The national responsibility approach to setting conservation priorities—Recommendations for its use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (4), pp.349-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04731582v1</w:t>
+                <w:t xml:space="preserve">hal-04971761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic Aquatic Predators Strongly Affect Infection Dynamics of a Globally Emerged Pathogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Conservation planning to zone protected areas under optimal landscape management for bird conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Blooi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">An Martel</w:t>
+                <w:t xml:space="preserve">Chun-Wei Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzung-Su Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trenton W.J. Garner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
+                <w:t xml:space="preserve">Wei-Te Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 24, pp. 176-180. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.121-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.11.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2014.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994386v1</w:t>
+                <w:t xml:space="preserve">hal-04971750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What remains of a 454 run: estimation of success rate of microsatellite loci development in selected newt species (Calotriton asper, Lissotriton helveticus, Triturus cristatus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Priorities for biodiversity monitoring in Europe: A review of supranational policies and a novel scheme for integrative prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Drechsler</w:t>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Auliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Geller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Künzel</w:t>
+                <w:t xml:space="preserve">Mart Külvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824706v1</w:t>
+                <w:t xml:space="preserve">hal-04971773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Connectivity of a Protected Areas' Network under the Prism of Global Change: The Efficiency of the European Natura 2000 Network for Four Birds of Prey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of Amphibiocystidium sp. in palmate newts (Lissotriton helveticus) in Ariège, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Herpetology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (6), pp. 539-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971768v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for biodiversity monitoring in Europe: A review of supranational policies and a novel scheme for integrative prioritization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Evaluating the Connectivity of a Protected Areas' Network under the Prism of Global Change: The Efficiency of the European Natura 2000 Network for Four Birds of Prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonios Mazaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Papanikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kallimanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e59640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971773v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Amphibiocystidium sp. in palmate newts (Lissotriton helveticus) in Ariège, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+                <w:t xml:space="preserve">Effectiveness of the Natura 2000 network to cover threatened species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Herpetology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.4.3626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790199v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Natura 2000 network to cover threatened species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What remains of a 454 run: estimation of success rate of microsatellite loci development in selected newt species (Calotriton asper, Lissotriton helveticus, Triturus cristatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drechsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Künzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3(11) (3(11)), pp. 3947-3957</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971765v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple signals in the palmate newt: ornaments help when courting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Courtois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gaucher</w:t>
+                <w:t xml:space="preserve">M. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phyllomedusa: Journal of Herpetology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (7), pp.1045-1055</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971782v1</w:t>
+                <w:t xml:space="preserve">hal-01872623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bird-monitoring in Europe – a first overview of practices, motivations and aims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.41-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/natureconservation.2.3644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple signals in the palmate newt: ornaments help when courting</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">National responsibilities for conserving habitats – a freely scalable method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Maier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872623v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National responsibilities for conserving habitats – a freely scalable method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.21-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3710⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971790v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Douglas Evans</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879236v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mixed reproductive strategies of the Common moorhen on a microscale as revealed by genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335 (10-11), pp.673-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879212v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed reproductive strategies of the Common moorhen on a microscale as revealed by genetic data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 335 (10-11), pp.673-679. </w:t>
+              <w:t xml:space="preserve">Phyllomedusa: Journal of Herpetology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/issn.2316-9079.v11i1p63-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971775v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using amphibians in laboratory studies: precautions against the emerging infectious disease chytridiomycosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasiveness of an introduced species: the role of hybridization and ecological constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Dejean</w:t>
+                <w:t xml:space="preserve">Émilien Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Miaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Vorburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratory Animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1258/la.2010.010101⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (8), pp.1901-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S10530-011-0010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971797v1</w:t>
+                <w:t xml:space="preserve">halsde-00641392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasiveness of an introduced species: the role of hybridization and ecological constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">The effect of conservation efforts on morphological asymmetry in a butterfly population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Dolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adi Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Settele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brandl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S10530-011-0010-2⟩</w:t>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (3), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2010.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00641392v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of conservation efforts on morphological asymmetry in a butterfly population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Using amphibians in laboratory studies: precautions against the emerging infectious disease chytridiomycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Josef Settele</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Brandl</w:t>
+                <w:t xml:space="preserve">Tony Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Miaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2010.11.002⟩</w:t>
+              <w:t xml:space="preserve">Laboratory Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (1), pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1258/la.2010.010101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971794v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales – Research Needs and Approaches of the SCALES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13376,51 +13376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deivida Vandzinskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kobierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Grodzińska-Jurczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13613,90 +13613,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13732,1193 +13732,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity monitoring: some proposals to adequately study species’ responses to climate change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-009-9636-0⟩</w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971811v1</w:t>
+                <w:t xml:space="preserve">hal-03879415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Polymorphic microsatellites identified by cross-species amplifications in the European Coot Fulica atra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (3), pp.703-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10336-009-0409-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879415v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic microsatellites identified by cross-species amplifications in the European Coot Fulica atra</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Biodiversity monitoring: some proposals to adequately study species’ responses to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 150 (3), pp.703-707. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (12), pp.3185-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10336-009-0409-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-009-9636-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971814v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Responsibilities in European Species Conservation: a Methodological Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd Gruber</w:t>
+                <w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+                <w:t xml:space="preserve">Andrej Kobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Framsted</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
+                <w:t xml:space="preserve">Lado Kutnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Framstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.3341-3356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971819v1</w:t>
+                <w:t xml:space="preserve">hal-00347626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of national conservation responsibilities for species conservation in regions with multiple political jurisdictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cultivation of genetically modified organisms: resource needs for monitoring adverse effects on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3607-3622. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3551-3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9404-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9439-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971828v1</w:t>
+                <w:t xml:space="preserve">hal-04971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Necessity and reality of monitoring threatened European vascular plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Kobler</w:t>
+                <w:t xml:space="preserve">Tiiu Kull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lado Kutnar</w:t>
+                <w:t xml:space="preserve">Marek Sammul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Framstad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+                <w:t xml:space="preserve">Kalevi Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaire Lanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17, pp.3341-3356</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3383-3402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9432-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347626v1</w:t>
+                <w:t xml:space="preserve">hal-04971835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of genetically modified organisms: resource needs for monitoring adverse effects on biodiversity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3551-3558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9404-6⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971821v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessity and reality of monitoring threatened European vascular plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kadri Tali</w:t>
+                <w:t xml:space="preserve">National Responsibilities in European Species Conservation: a Methodological Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Framsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.00961.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9432-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04971835v1</w:t>
+                <w:t xml:space="preserve">hal-04971819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Clobert</w:t>
+                <w:t xml:space="preserve">Determination of national conservation responsibilities for species conservation in regions with multiple political jurisdictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaire Lanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardas Budrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3607-3622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9439-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03879383v1</w:t>
+                <w:t xml:space="preserve">hal-04971828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical and ecological distributions of frog hemiclones suggest occurrence of both ‘General-Purpose Genotype’ and ‘Frozen Niche Variation’ clones</w:t>
               </w:r>
@@ -15050,51 +15050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European species and habitat monitoring: where are we now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (14), pp.3321-3326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15128,103 +15128,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of conservation priorities in regions with multiple political jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Bauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimvydas Juškaitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardas Budrys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (14), pp.3623-3630. </w:t>
@@ -15256,524 +15256,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability predicts common frog (Rana temporaria) size at metamorphosis in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Pagano</w:t>
+                <w:t xml:space="preserve">D Lesbarrères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Plénet</w:t>
+                <w:t xml:space="preserve">D Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Veith</w:t>
+                <w:t xml:space="preserve">C Primmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844049v1</w:t>
+                <w:t xml:space="preserve">hal-04971838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330 (9), pp.684-690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of heterozygosity in a frog’s life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schregel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94 (5), pp.360-366. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-006-0205-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability predicts common frog (Rana temporaria) size at metamorphosis in the wild</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Merilä</w:t>
+                <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330, pp.684 - 690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04971838v1</w:t>
+                <w:t xml:space="preserve">hal-03844049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and Genetic Estimates of Effective Population and Breeding Size in the Amphibian Rana temporaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Merilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15826,331 +15826,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male adaptive stupidity: male mating pattern in hybridogenetique frogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert O’hara</w:t>
+                <w:t xml:space="preserve">Alfred Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Kokko</w:t>
+                <w:t xml:space="preserve">Alain Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (1572), pp.1625-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00406815v1</w:t>
+                <w:t xml:space="preserve">hal-04961062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alfred Seitz</w:t>
+                <w:t xml:space="preserve">Male adaptive stupidity: male mating pattern in hybridogenetique frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crivelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Veith</w:t>
+                <w:t xml:space="preserve">Robert O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Kokko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1039-1050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961062v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00406815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272 (1572), pp.1625-1631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2005.3129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971855v1</w:t>
@@ -16243,51 +16243,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High degree of population subdivision in a widespread amphibian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Palo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anssi Laurila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16408,90 +16408,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small but essential in hydrogeochemical cycles: headwater mountain catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilen Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gandois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16542,64 +16542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling abiotic controls on amphibian epidemics due to a chytrid fungus in mountain aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilen Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16667,64 +16667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling mountain hydrology to understand the impact of abiotic environmental variables on the health of aquatic ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilen Haver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Friesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16861,77 +16861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements and population dynamics of the endemic brook salamander Calotriton asper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16956,64 +16956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movements and population dynamics of the endemic brook salamander Calotriton asper.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17058,191 +17058,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire : Les amphibiens le long de votre chemin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Sexual selection and newts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionnaire distribué aux touristes de passage au refuge de Bassiès</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Suc-et-Sentenac, France</w:t>
+              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03048935v1</w:t>
+                <w:t xml:space="preserve">hal-02977940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection and newts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Questionnaire : Les amphibiens le long de votre chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Questionnaire distribué aux touristes de passage au refuge de Bassiès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Suc-et-Sentenac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977940v1</w:t>
+                <w:t xml:space="preserve">hal-03048935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17329,51 +17329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia V. Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17489,51 +17489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sramkova Hanulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17636,51 +17636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nicklas-Görgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Schwing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17757,246 +17757,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We live in times of multiple entwined crises – but our policy responses aren’t keeping up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+                <w:t xml:space="preserve">Pyrénées : le réchauffement climatique menace les glaciers, les lacs et les écosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sentenac Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354081v1</w:t>
+                <w:t xml:space="preserve">hal-05354011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrénées : le réchauffement climatique menace les glaciers, les lacs et les écosystèmes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">We live in times of multiple entwined crises – but our policy responses aren’t keeping up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentenac Hugo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05354011v1</w:t>
+                <w:t xml:space="preserve">hal-05354081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications for zoosporic parasites in aquatic systems (ParAqua)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35789664"/>
+    <w:nsid w:val="AA7D96EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18528,51 +18528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dirk-schmeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-9933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4324-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis I Karanasios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ting Hsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pin Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.61.171624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369037v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calapez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M.P.T. Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana J.G. Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475306v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ernetti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ruggeri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jenkinson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111547" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730314v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02797-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935216v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thornton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Alexander" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02698-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Machate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schulze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00710-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02500-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498611v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Vihervaara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Bates" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayraktarov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02171-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Paschke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154456" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116645v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Egger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Plutzar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00779-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935290v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.46.79204" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shelton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Fu Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chan-Alvarado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20547-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A. Bates" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sommer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Hopkins" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. G. Shelton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wierzbicki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01215-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02261-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Ming Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Uphoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144349" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Utzel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Killeen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02021-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Su Ding" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chieh Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Lien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Paula Bernardo Cravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.04.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935342v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Vredenburg" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mcnally" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sulaeman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Butler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yap" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219981" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Geschke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.28.3.6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716892v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A. Mcgeoch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0826-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Thomas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale van Rooij" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Verbrugghe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20191157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wolinska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVFGTS4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01804-w" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Valbuena-Ure&#241;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Oromi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carranza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Amat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1569-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathen Anthony" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.08.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW0L307G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beukema" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Thien Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Goka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12795" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Tonkin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Frenzel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wetzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bingham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M09BNL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O&#8217;hanlon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Farrer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Rosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar1965" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas K&#245;ljalg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625441v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Ghosh" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Brookes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24472-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Weatherdon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Brotons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12332" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#246;hm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Barber-Meyer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brummitt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1388-7" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971724v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Turak" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brazill-Boast" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cooney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drielsma" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Delacruz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.019" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2SXCW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760697v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1253-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971710v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chieh Wang" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BH76BT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773444v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie C. Regan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Weatherdon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.09.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1361-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971695v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bowser" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Costello" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1386-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971692v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ahumada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12359" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465891v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste S Mihoub" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Titeux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S Brummitt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41591" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bourgoin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03462" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971718v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Proen&#231;a" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jane Martin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miguel Pereira" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcrae" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.07.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971707v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Despot-Belmonte" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e14059" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444652v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12417" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971730v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wegmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;cher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Dawson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.15" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971727v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1095-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971733v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Clare" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halder" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Daniel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bielby" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0454" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Auliya" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Hoogmoed" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1193-8" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964858v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly C. Bletz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Rosa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Andreone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135900" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125128" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971745v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellingham" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.03.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHWBQHMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971756v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Deng" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lemmens" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Crossman" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.11.012" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8CMDWP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sabino-Pinto" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Bletz" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hendrix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bina Perl" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760710v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jolly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12333" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRLB95PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02963051v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08633" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971750v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Huang" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Te Hsiao" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.009" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971761v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.03.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790169v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pingeault" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731584v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chi Chiang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.10.007" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4123" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731582v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824706v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drechsler" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freund" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mazaris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papanikolaou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kallimanis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059640" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971773v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart K&#252;lvik" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.028" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790199v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971765v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.4.3626" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971782v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villette" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9079.v11i1p63-70" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872623v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971790v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3710" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971775v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.09.008" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971797v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/la.2010.010101" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641392v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10530-011-0010-2" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/130D4C4B69B7ED935B9A0E884DD0EE6CFECF85A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971794v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dolek" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Geyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2010.11.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWPR7QV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971804v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.19.3.8" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971806v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivida Vandzinskaite" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kobierska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzi&#324;ska-Jurczak" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2091130" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971807v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Walker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bosch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Gomez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Garner" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2009.01434.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZKM0TRQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971811v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lepetz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9636-0" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-302PB3P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971814v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0409-z" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTKK80NX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framsted" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.00961.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971828v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Lanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9439-8" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971821v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9404-6" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0MPD61N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971835v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiiu Kull" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sammul" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Kull" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Tali" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9432-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78F5517Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345354v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O&#8217;hara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veith" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00439.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2N8MLSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9514-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971826v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Ju&#353;kaitis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9446-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03844049v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.005" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288563v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971846v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schregel" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0205-z" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WKT942-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971838v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmeller" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Primmer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meril&#228;" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800961" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971849v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00554.x" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DSQZCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00406815v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;hara" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961062v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Seitz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3129" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Palo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laurila" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Primmer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergius Kuzmin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02269.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7VVRJ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618804v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977902v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048935v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977940v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arenas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova Hanulova" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ab.e1169" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johannesen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicklas-G&#246;rgen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwing" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0343-2_41" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354081v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dirk-schmeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-9933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4324-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis I Karanasios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ting Hsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pin Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.61.171624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ernetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ruggeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jenkinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111547" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calapez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M.P.T. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana J.G. Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02797-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thornton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02500-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Machate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schulze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00710-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Vihervaara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Bates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayraktarov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02171-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02698-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.46.79204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shelton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Fu Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chan-Alvarado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20547-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Egger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Plutzar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00779-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A. Bates" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sommer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Hopkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. G. Shelton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wierzbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01215-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Paschke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02261-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Ming Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Uphoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144349" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Utzel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Killeen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02021-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Su Ding" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chieh Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Lien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Paula Bernardo Cravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.04.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale van Rooij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Verbrugghe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20191157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wolinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVFGTS4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01804-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Geschke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.28.3.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A. Mcgeoch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0826-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Vredenburg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mcnally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sulaeman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Butler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yap" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219981" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Valbuena-Ure&#241;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Oromi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carranza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Amat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathen Anthony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW0L307G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beukema" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Thien Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Goka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12795" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Tonkin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Frenzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.111" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1569-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wetzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bingham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M09BNL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Ghosh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Brookes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24472-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O&#8217;hanlon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Farrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Rosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar1965" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas K&#245;ljalg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Weatherdon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Brotons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12332" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brummitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie C. Regan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Weatherdon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1253-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chieh Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BH76BT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971692v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ahumada" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bowser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12359" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste S Mihoub" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Titeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S Brummitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41591" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bourgoin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03462" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971700v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1361-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Costello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1386-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Proen&#231;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jane Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miguel Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcrae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.07.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Despot-Belmonte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e14059" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Turak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brazill-Boast" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cooney" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drielsma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Delacruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2SXCW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#246;hm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Barber-Meyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1388-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wegmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;cher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Dawson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1095-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Clare" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bielby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0454" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Auliya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Hoogmoed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1193-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12417" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971745v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellingham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.03.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHWBQHMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125128" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sabino-Pinto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Bletz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hendrix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bina Perl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760710v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jolly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12333" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRLB95PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971756v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Deng" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lemmens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Crossman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.11.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8CMDWP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02963051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly C. Bletz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Rosa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Andreone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08633" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964858v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135900" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pingeault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731584v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chi Chiang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.10.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4123" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731582v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971761v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.03.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971750v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Huang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Te Hsiao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart K&#252;lvik" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.028" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790199v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mazaris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papanikolaou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kallimanis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059640" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.4.3626" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drechsler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freund" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872623v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971790v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3710" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.09.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971782v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9079.v11i1p63-70" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641392v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10530-011-0010-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/130D4C4B69B7ED935B9A0E884DD0EE6CFECF85A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dolek" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Geyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2010.11.002" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWPR7QV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971797v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/la.2010.010101" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971804v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.19.3.8" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971806v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivida Vandzinskaite" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kobierska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzi&#324;ska-Jurczak" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2091130" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971807v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Walker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bosch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Gomez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Garner" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2009.01434.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZKM0TRQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971814v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0409-z" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTKK80NX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lepetz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9636-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-302PB3P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971821v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9404-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0MPD61N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971835v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiiu Kull" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sammul" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Kull" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Lanno" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Tali" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9432-2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78F5517Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framsted" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.00961.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971828v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9439-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345354v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O&#8217;hara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veith" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00439.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2N8MLSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9514-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971826v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Ju&#353;kaitis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9446-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971838v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmeller" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Primmer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meril&#228;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800961" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288563v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.005" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971846v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schregel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0205-z" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WKT942-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03844049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971849v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00554.x" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DSQZCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961062v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Seitz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3129" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00406815v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;hara" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Palo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laurila" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Primmer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergius Kuzmin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02269.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7VVRJ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618804v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977902v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048935v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arenas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova Hanulova" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ab.e1169" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johannesen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicklas-G&#246;rgen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwing" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0343-2_41" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354081v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>