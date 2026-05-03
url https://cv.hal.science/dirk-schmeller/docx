--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -583,412 +583,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and global spread of an endemic chytrid fungus lineage linked to the bullfrog trade</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jenkinson</w:t>
+                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111547⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (3), pp.723-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475306v1</w:t>
+                <w:t xml:space="preserve">hal-05353960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParAquaSeq, a Database of Ecologically Annotated rRNA Sequences Covering Zoosporic Parasites Infecting Aquatic Primary Producers in Natural and Industrial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke van den Wyngaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slawek Cerbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Garzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans‐peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (6), pp.e14099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic ecosystem indices, linking ecosystem health to human health risks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny de Carvalho</w:t>
+                <w:t xml:space="preserve">Origin and global spread of an endemic chytrid fungus lineage linked to the bullfrog trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Ernetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joice Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jenkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-025-03010-3⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 313, pp.111547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353960v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt physico-chemical changes in the limnology of Pyrenean mountain lakes necessitate urgent management actions</w:t>
               </w:r>
@@ -1799,235 +1799,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723944v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ninth Plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-9): sustainable use, values, and business (as usual)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Review: mountain lakes as freshwater resources at risk from chemical pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Machate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-022-02500-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12302-022-00710-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718787v1</w:t>
+                <w:t xml:space="preserve">hal-04958645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: mountain lakes as freshwater resources at risk from chemical pollution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Werner Brack</w:t>
+                <w:t xml:space="preserve">The Ninth Plenary of the Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES-9): sustainable use, values, and business (as usual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Sciences Europe </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.1--6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12302-022-00710-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-022-02500-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958645v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global biodiversity observing system to unite monitoring and guide action</w:t>
               </w:r>
@@ -2366,628 +2366,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Sentenac</w:t>
+                <w:t xml:space="preserve">Mountain pastures increase the resilience of livestock farming to extreme events in the Ariège department, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Plutzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00779-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210839v1</w:t>
+                <w:t xml:space="preserve">hal-04116645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation biology meets medical science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environment is associated with chytrid infection and skin microbiome richness on an amphibian rich island (Taiwan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Fu Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Chan-Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.46.79204⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.16456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-20547-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935290v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists' warning of threats to mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davnah Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kieran Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Catalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Cogălniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 853, pp.158611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment is associated with chytrid infection and skin microbiome richness on an amphibian rich island (Taiwan)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation biology meets medical science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-20547-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.39-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.46.79204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718407v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain pastures increase the resilience of livestock farming to extreme events in the Ariège department, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudine Egger</w:t>
+                <w:t xml:space="preserve">The significance of biofilms to human, animal, plant and ecosystem health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Plutzar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joséphine Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (3), pp.49. </w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.294-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00779-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04116645v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiome function predicts amphibian chytridiomycosis disease dynamics</w:t>
               </w:r>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex chemical cocktail, containing insecticides diazinon and permethrin, drives acute toxicity to crustaceans in mountain lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Machate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3594,1151 +3594,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batrachochytrium salamandrivorans kills alpine newts (Ichthyosaura alpestris) in southernmost Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GIS-based policy support tool to determine national responsibilities and priorities for biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinhard Utzel</w:t>
+                <w:t xml:space="preserve">Tzung-Su Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Pasmans</w:t>
+                <w:t xml:space="preserve">Yung Chieh Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Martel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salamandra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0243135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0243135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935417v1</w:t>
+                <w:t xml:space="preserve">hal-04717189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss, emerging pathogens and human health risks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental Factors and Host Microbiomes Shape Host–Pathogen Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerry Killeen</w:t>
+                <w:t xml:space="preserve">Adriana Paula Bernardo Cravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonis Chatzinotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vance T. Vredenburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-020-02021-6⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.616 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043329v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GIS-based policy support tool to determine national responsibilities and priorities for biodiversity conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Batrachochytrium salamandrivorans kills alpine newts (Ichthyosaura alpestris) in southernmost Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung Chieh Wang</w:t>
+                <w:t xml:space="preserve">Reinhard Utzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frank Pasmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Salamandra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717189v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Factors and Host Microbiomes Shape Host–Pathogen Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity loss, emerging pathogens and human health risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Paula Bernardo Cravo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Franck Courchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonis Chatzinotas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Gerry Killeen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.616 - 633. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2020.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490707v1</w:t>
+                <w:t xml:space="preserve">hal-03043329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating Batrachochytrium salamandrivorans in Europe</w:t>
+                <w:t xml:space="preserve">Biodiversitätsmonitoring in Deutschland: Wie Wissenschaft, Politik und Zivilgesellschaft ein nationales Monitoring unterstützen können</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valarie Thomas</w:t>
+                <w:t xml:space="preserve">Jonas Geschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Wang</w:t>
+                <w:t xml:space="preserve">Katrin Vohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale van Rooij</w:t>
+                <w:t xml:space="preserve">Aletta Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elin Verbrugghe</w:t>
+                <w:t xml:space="preserve">Jens Dauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vojtech Baláž</w:t>
+                <w:t xml:space="preserve">Mark Gessner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (3), pp.265-290. </w:t>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.265-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-20191157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14512/gaia.28.3.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716910v1</w:t>
+                <w:t xml:space="preserve">hal-04935381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological Concepts for the Control of Aquatic Zoosporic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential biodiversity variables for mapping and monitoring species populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Jetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thijs Frenken</w:t>
+                <w:t xml:space="preserve">Melodie A. Mcgeoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramsy Agha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Robert Guralnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieter van West</w:t>
+                <w:t xml:space="preserve">Simon Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justyna Wolinska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35 (7), pp.571--582. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.539--551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-019-0826-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716891v1</w:t>
+                <w:t xml:space="preserve">hal-04716892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seventh plenary of the intergovernmental platform for biodiversity and ecosystem services (IPBES-7): a global assessment and a reshaping of IPBES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Biological Concepts for the Control of Aquatic Zoosporic Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramsy Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter van West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Wolinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-019-01804-w⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (7), pp.571--582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935345v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversitätsmonitoring in Deutschland: Wie Wissenschaft, Politik und Zivilgesellschaft ein nationales Monitoring unterstützen können</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The seventh plenary of the intergovernmental platform for biodiversity and ecosystem services (IPBES-7): a global assessment and a reshaping of IPBES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14512/gaia.28.3.6⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (10), pp.2457-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-019-01804-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935381v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential biodiversity variables for mapping and monitoring species populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Jetz</w:t>
+                <w:t xml:space="preserve">Mitigating Batrachochytrium salamandrivorans in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valarie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie A. Mcgeoch</w:t>
+                <w:t xml:space="preserve">Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Guralnick</w:t>
+                <w:t xml:space="preserve">Pascale van Rooij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ferrier</w:t>
+                <w:t xml:space="preserve">Elin Verbrugghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Beck</w:t>
+                <w:t xml:space="preserve">Vojtech Baláž</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (4), pp.539--551. </w:t>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.265-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-019-0826-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/15685381-20191157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716892v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen invasion history elucidates contemporary host pathogen dynamics</w:t>
               </w:r>
@@ -4852,666 +4852,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jailed in the mountains: Genetic diversity and structure of an endemic newt species across the Pyrenees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IPBES-6: the best plenary yet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200214⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (11), pp.2777-2782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-018-1569-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043206v1</w:t>
+                <w:t xml:space="preserve">hal-04971667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing uncertainty and performance of ensemble conservation planning strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+                <w:t xml:space="preserve">The next generation of site-based long-term ecological monitoring: Linking essential biodiversity variables and ecosystem integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D Tonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Stoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burkhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Frenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1376-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971694v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental context and differences between native and invasive observed niches of Batrachochytrium salamandrivorans affect invasion risk assessments in the Western Palaearctic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Assessing uncertainty and performance of ensemble conservation planning strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathen Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzung-Su Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ddi.12795⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971678v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next generation of site-based long-term ecological monitoring: Linking essential biodiversity variables and ecosystem integrity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Frenzel</w:t>
+                <w:t xml:space="preserve">Environmental context and differences between native and invasive observed niches of Batrachochytrium salamandrivorans affect invasion risk assessments in the Western Palaearctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wouter Beukema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Thien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Goka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.08.111⟩</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (12), pp.1788-1801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081188v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPBES-6: the best plenary yet?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jailed in the mountains: Genetic diversity and structure of an endemic newt species across the Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Valbuena-Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neus Oromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Soler-Membrives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Carranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fèlix Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (11), pp.2777-2782. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0200214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-018-1569-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0200214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971667v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and benchmarking biodiversity monitoring: Metadata-based indicators for sampling design, sampling effort and data analysis</w:t>
               </w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Groom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 225, pp.247-248. </w:t>
@@ -5771,563 +5771,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and worldwide use of non-lethal, and minimal population-level impact, protocols for the isolation of amphibian chytrid fungi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Asian origin of chytrid fungi causing global amphibian declines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pria Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kieran Bates</w:t>
+                <w:t xml:space="preserve">Simon O’hanlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Brookes</w:t>
+                <w:t xml:space="preserve">Adrien Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhys Farrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24472-2⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 360 (6389), pp.621-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aar1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625441v1</w:t>
+                <w:t xml:space="preserve">hal-04971653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Asian origin of chytrid fungi causing global amphibian declines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rhys Farrer</w:t>
+                <w:t xml:space="preserve">Unlocking biodiversity data: Prioritization and filling the gaps in biodiversity observation data in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Bingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Groom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Haase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruce Waldman</w:t>
+                <w:t xml:space="preserve">Urmas Kõljalg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aar1965⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 221 (3), pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971653v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking biodiversity data: Prioritization and filling the gaps in biodiversity observation data in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Haase</w:t>
+                <w:t xml:space="preserve">A suite of essential biodiversity variables for detecting critical biodiversity change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Weatherdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmas Kõljalg</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.024⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93 (1), pp.55 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971647v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A suite of essential biodiversity variables for detecting critical biodiversity change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Development and worldwide use of non-lethal, and minimal population-level impact, protocols for the isolation of amphibian chytrid fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Pria Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer M. G. Shelton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kieran Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluis Brotons</w:t>
+                <w:t xml:space="preserve">Lola Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 93 (1), pp.55 - 71. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/brv.12332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24472-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788182v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People, pollution and pathogens – Global change impacts in mountain freshwater ecosystems</w:t>
               </w:r>
@@ -6352,64 +6352,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kunshan Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Brack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonis Chatzinotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 622-623, pp.756-763. </w:t>
@@ -6441,1280 +6441,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking stock of nature: Essential biodiversity variables explained</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Brummitt</w:t>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenie C. Regan</w:t>
+                <w:t xml:space="preserve">Stella Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. V. Weatherdon</w:t>
+                <w:t xml:space="preserve">Elizabeth Bourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne S. Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773444v1</w:t>
+                <w:t xml:space="preserve">hal-02947526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive sentiment and knowledge increase tolerance towards conservation actions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+                <w:t xml:space="preserve">The Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services (IPBES): getting involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jari Niemelä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.461 - 478. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1253-0⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.2271-2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1361-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760697v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematically designating conservation areas for protecting habitat quality and multiple ecosystem services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+                <w:t xml:space="preserve">An operational definition of essential biodiversity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bowser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
+                <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Huang</w:t>
+                <w:t xml:space="preserve">Mark Costello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.126-146. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (12), pp.2967-2972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-017-1386-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971710v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building essential biodiversity variables ( EBV s) of species distribution and abundance at a global scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiation of Batrachochytrium dendrobatidis infection in the absence of physical contact with infected hosts - a field study in a high altitude lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mégane Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.12359⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (6), pp.843-851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.03462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971692v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting temporal baselines for biodiversity: the limits of available monitoring data for capturing the full impact of anthropogenic pressures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neil S Brummitt</w:t>
+                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs Frenken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth C. Bourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep41591⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (10), pp.3802 - 3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465891v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of Batrachochytrium dendrobatidis infection in the absence of physical contact with infected hosts - a field study in a high altitude lake</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Setting temporal baselines for biodiversity: the limits of available monitoring data for capturing the full impact of anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste S Mihoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas S Titeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluís S Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil S Brummitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.03462⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41591 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979718v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology: research gaps and needs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">Building essential biodiversity variables ( EBV s) of species distribution and abundance at a global scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Daniel Kissling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ahumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bowser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13827⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 93 (1), pp.600-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624039v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating chytrid fungal parasites into plankton ecology. Research gaps and needs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabet Alacid</w:t>
+                <w:t xml:space="preserve">Taking stock of nature: Essential biodiversity variables explained</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenie C. Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. Weatherdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne S. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stella Berger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gerphagnon</w:t>
+                <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947526v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergovernmental Science-Policy Platform on Biodiversity and Ecosystem Services (IPBES): getting involved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Systematically designating conservation areas for protecting habitat quality and multiple ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jari Niemelä</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan-Yu Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1361-5⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.126-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971700v1</w:t>
+                <w:t xml:space="preserve">hal-04971710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational definition of essential biodiversity variables</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive sentiment and knowledge increase tolerance towards conservation actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (12), pp.2967-2972. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.461 - 478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-017-1386-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1253-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971695v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global biodiversity monitoring: From data sources to Essential Biodiversity Variables</w:t>
               </w:r>
@@ -7739,51 +7739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Jane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique Miguel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mcrae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7860,51 +7860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Bingham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Weatherdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Despot-Belmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,77 +8140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Arvanitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Barber-Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (12), pp.2765-2790. </w:t>
@@ -8242,386 +8242,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing the concept of satellite remote sensing essential biodiversity variables: challenges and future directions</w:t>
+                <w:t xml:space="preserve">Evolution of Sex-Biased Dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wegmann</w:t>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Skidmore</w:t>
+                <w:t xml:space="preserve">Michel Baguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Mücher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Terence Dawson</w:t>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rse2.15⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/688097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971730v1</w:t>
+                <w:t xml:space="preserve">hal-02985896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): progress and next steps</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Framing the concept of satellite remote sensing essential biodiversity variables: challenges and future directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wegmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Skidmore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Mücher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terence Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-016-1095-9⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing in Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rse2.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971727v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sex-Biased Dispersal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Intergovernmental Platform on Biodiversity and Ecosystem Services (IPBES): progress and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bridgewater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (3), pp.297-320. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (5), pp.801-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/688097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-016-1095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985896v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate forcing of an emerging pathogenic fungus across a montane multi-host community</w:t>
               </w:r>
@@ -8875,103 +8875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between biodiversity data and policy reporting needs: An Essential Biodiversity Variables perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilse R. Geijzendorffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenie C. Regan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrique M. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis Brotons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Brummitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 53 (5), pp.1341--1350. </w:t>
@@ -9003,290 +9003,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global terrestrial species monitoring program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Widespread Occurrence of Bd in French Guiana, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Julliard</w:t>
+                <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bellingham</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3), pp.51-57. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0125128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnc.2015.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971745v1</w:t>
+                <w:t xml:space="preserve">hal-02964877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Occurrence of Bd in French Guiana, South America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+                <w:t xml:space="preserve">Towards a global terrestrial species monitoring program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gaucher</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Bellingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brummitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnc.2015.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0125128⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964877v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of the emerging fungal pathogen Batrachochytrium salamandrivorans in Germany</w:t>
               </w:r>
@@ -9324,51 +9324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Hendrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.G. Bina Perl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (4), pp.411-416. </w:t>
@@ -9432,51 +9432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Pin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongpo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lemmens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9737,51 +9737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo M. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Andreone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9871,51 +9871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo M. Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Andreone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9960,1026 +9960,1030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton lehveticus) to bacterial lipopolysaccharide treatment</w:t>
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pingeault</w:t>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptila</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790169v1</w:t>
+                <w:t xml:space="preserve">hal-05472934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of ecosystem service responses to multiple disturbances from an earthquake and several typhoons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">A database of life-history traits of European amphibians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Verburg</w:t>
+                <w:t xml:space="preserve">Sylvain Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marie Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.e4123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/BDJ.2.e4123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04731584v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katrin Vohland</w:t>
+                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+                <w:t xml:space="preserve">Adelaïde Sibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Doubleday</w:t>
+                <w:t xml:space="preserve">Audrey Tourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.49 - 65. </w:t>
+              <w:t xml:space="preserve">Behavioural Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.36-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755803v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pigeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (1), pp.63-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton helveticus) to bacterial lipopolysaccharide treatment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Penner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Vohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Doubleday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amphibia-Reptilia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.49 - 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685381-00002928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05472934v1</w:t>
+                <w:t xml:space="preserve">hal-01755803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of life-history traits of European amphibians</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of morphological and behavioral sexual traits of the palmate newt (Lissotriton lehveticus) to bacterial lipopolysaccharide treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pingeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Data Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Amphibia-Reptila</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (35), pp. 63-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/BDJ.2.e4123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972208v1</w:t>
+                <w:t xml:space="preserve">hal-01790169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-content of morphological and behavioural sexual traits in the Palmate newt (Lissotriton helveticus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Simulation of ecosystem service responses to multiple disturbances from an earthquake and several typhoons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Chi Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Pin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Tourat</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beproc.2014.09.011⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.41-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02972131v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The need for an integrated biodiversity policy support process – Building the European contribution to a global Biodiversity Observation Network (EU BON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Penner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Vohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Doubleday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6, pp.49-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/natureconservation.6.6498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731582v1</w:t>
@@ -11016,51 +11020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Blooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trenton W.J. Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,64 +11271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu-Pin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Wei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzung-Su Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yung-Chieh Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Te Hsiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11369,191 +11373,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priorities for biodiversity monitoring in Europe: A review of supranational policies and a novel scheme for integrative prioritization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Connectivity of a Protected Areas' Network under the Prism of Global Change: The Efficiency of the European Natura 2000 Network for Four Birds of Prey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Bauch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mark Auliya</w:t>
+                <w:t xml:space="preserve">Antonios Mazaris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mart Külvik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Alexandra Papanikolaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Kallimanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.028⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e59640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971773v1</w:t>
+                <w:t xml:space="preserve">hal-04971768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Amphibiocystidium sp. in palmate newts (Lissotriton helveticus) in Ariège, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Cornuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11581,221 +11585,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Herpetology Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (6), pp. 539-543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Connectivity of a Protected Areas' Network under the Prism of Global Change: The Efficiency of the European Natura 2000 Network for Four Birds of Prey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Morgane Barbet-Massin</w:t>
+                <w:t xml:space="preserve">Priorities for biodiversity monitoring in Europe: A review of supranational policies and a novel scheme for integrative prioritization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athanasios Kallimanis</w:t>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Auliya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jiguet</w:t>
+                <w:t xml:space="preserve">Mart Külvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e59640. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.5-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0059640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971768v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of the Natura 2000 network to cover threatened species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11961,265 +11965,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple signals in the palmate newt: ornaments help when courting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+                <w:t xml:space="preserve">Bird-monitoring in Europe – a first overview of practices, motivations and aims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Loyau</w:t>
+                <w:t xml:space="preserve">Aurelien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.2.3644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872623v1</w:t>
+                <w:t xml:space="preserve">hal-03879422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird-monitoring in Europe – a first overview of practices, motivations and aims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klaus Henle</w:t>
+                <w:t xml:space="preserve">Multiple signals in the palmate newt: ornaments help when courting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Loyau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 66 (7), pp.1045-1055</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879422v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National responsibilities for conserving habitats – a freely scalable method</w:t>
               </w:r>
@@ -12316,295 +12320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Douglas Evans</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 3, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879236v1</w:t>
+                <w:t xml:space="preserve">hal-03879212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Mind the gap!” – How well does Natura 2000 cover species of European interest?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature Conservation – a new dimension in Open Access publishing bridging science and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernd Gruber</w:t>
+                <w:t xml:space="preserve">Lluís Brotons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Evans</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.45-62. </w:t>
+              <w:t xml:space="preserve">, 2012, 1, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/natureconservation.3.3732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/natureconservation.1.3081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879212v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed reproductive strategies of the Common moorhen on a microscale as revealed by genetic data</w:t>
               </w:r>
@@ -12733,51 +12737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phyllomedusa: Journal of Herpetology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (1), pp.63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13210,506 +13214,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales – Research Needs and Approaches of the SCALES Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors driving pathogenicity vs. prevalence of amphibian panzootic chytridiomycosis in Iberia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Kunin</w:t>
+                <w:t xml:space="preserve">Susan Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Schweiger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Jaime Bosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Grobelnik</w:t>
+                <w:t xml:space="preserve">Virgilio Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trenton Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14512/gaia.19.3.8⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.372-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2009.01434.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971804v1</w:t>
+                <w:t xml:space="preserve">hal-04971807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Diversity Issues in Biodiversity Monitoring—Cases of Lithuania, Poland and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deivida Vandzinskaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Kobierska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Grodzińska-Jurczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (9), pp.1130-1145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/d2091130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors driving pathogenicity vs. prevalence of amphibian panzootic chytridiomycosis in Iberia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Virgilio Gomez</w:t>
+                <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales – Research Needs and Approaches of the SCALES Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trenton Garner</w:t>
+                <w:t xml:space="preserve">William Kunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Cunningham</w:t>
+                <w:t xml:space="preserve">Oliver Schweiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2009.01434.x⟩</w:t>
+              <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (3), pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14512/gaia.19.3.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971807v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Conservation of Biodiversity across Administrative Levels and Spatial, Temporal, and Ecological Scales - Research Needs and Approaches of the SCALES Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Henle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Schweiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S. Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Grobelnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAIA - Ecological Perspectives for Science and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (3)</w:t>
@@ -13732,276 +13736,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymorphic microsatellites identified by cross-species amplifications in the European Coot Fulica atra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23 (2), pp.307-316. </w:t>
+              <w:t xml:space="preserve">Journal of Ornithology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (3), pp.703-707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10336-009-0409-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879415v1</w:t>
+                <w:t xml:space="preserve">hal-04971814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphic microsatellites identified by cross-species amplifications in the European Coot Fulica atra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advantages of Volunteer-Based Biodiversity Monitoring in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ornithology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 150 (3), pp.703-707. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (2), pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10336-009-0409-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.01125.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971814v1</w:t>
+                <w:t xml:space="preserve">hal-03879415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity monitoring: some proposals to adequately study species’ responses to climate change</w:t>
               </w:r>
@@ -14026,51 +14030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (12), pp.3185-3203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14110,1615 +14114,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National Responsibilities in European Species Conservation: a Methodological Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Framsted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (3), pp.593-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.00961.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347626v1</w:t>
+                <w:t xml:space="preserve">hal-04971819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultivation of genetically modified organisms: resource needs for monitoring adverse effects on biodiversity</w:t>
+                <w:t xml:space="preserve">Determination of national conservation responsibilities for species conservation in regions with multiple political jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaire Lanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3551-3558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9404-6⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3607-3622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9439-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971821v1</w:t>
+                <w:t xml:space="preserve">hal-04971828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Necessity and reality of monitoring threatened European vascular plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultivation of genetically modified organisms: resource needs for monitoring adverse effects on biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Henle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3383-3402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9432-2⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3551-3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9404-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971835v1</w:t>
+                <w:t xml:space="preserve">hal-04971821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Clobert</w:t>
+                <w:t xml:space="preserve">Necessity and reality of monitoring threatened European vascular plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiiu Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Sammul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalevi Kull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaire Lanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadri Tali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3383-3402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9432-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879383v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Responsibilities in European Species Conservation: a Methodological Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Framsted</w:t>
+                <w:t xml:space="preserve">Integrating ongoing biodiversity monitoring: potential benefits and methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Nowicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Julliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2008.00961.x⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3357-3382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9417-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971819v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of national conservation responsibilities for species conservation in regions with multiple political jurisdictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+                <w:t xml:space="preserve">A review and a framework for the integration of biodiversity monitoring at the habitat level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szabolcs Lengyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Kobler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lado Kutnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Framstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3607-3622. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 17, pp.3341-3356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971828v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical and ecological distributions of frog hemiclones suggest occurrence of both ‘General-Purpose Genotype’ and ‘Frozen Niche Variation’ clones</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European species and habitat monitoring: where are we now?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00439.x⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3321-3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9514-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345354v1</w:t>
+                <w:t xml:space="preserve">hal-04971830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European species and habitat monitoring: where are we now?</w:t>
+                <w:t xml:space="preserve">Determination of conservation priorities in regions with multiple political jurisdictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Bauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimvydas Juškaitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 17 (14), pp.3321-3326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9514-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 17 (14), pp.3623-3630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-008-9446-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971830v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of conservation priorities in regions with multiple political jurisdictions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardas Budrys</w:t>
+                <w:t xml:space="preserve">Geographical and ecological distributions of frog hemiclones suggest occurrence of both ‘General-Purpose Genotype’ and ‘Frozen Niche Variation’ clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lesbarrères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O’hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (2), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0469.2007.00439.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-008-9446-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04971826v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability predicts common frog (Rana temporaria) size at metamorphosis in the wild</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Lesbarrères</w:t>
+                <w:t xml:space="preserve">Alain Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Schmeller</w:t>
+                <w:t xml:space="preserve">Sandrine Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Primmer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Merilä</w:t>
+                <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800961⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330 (9), pp.684-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971838v1</w:t>
+                <w:t xml:space="preserve">halsde-00288563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
+                <w:t xml:space="preserve">The importance of heterozygosity in a frog’s life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Schregel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 94 (5), pp.360-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-006-0205-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00288563v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of heterozygosity in a frog’s life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Genetic variability predicts common frog (Rana temporaria) size at metamorphosis in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Lesbarrères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Schregel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Veith</w:t>
+                <w:t xml:space="preserve">C Primmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Merilä</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-006-0205-z⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (1), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04971846v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing water frogs – Is there a risk for indigenous species in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.684 - 690. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2007.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844049v1</w:t>
@@ -15826,331 +15830,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+                <w:t xml:space="preserve">Male adaptive stupidity: male mating pattern in hybridogenetique frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Seitz</w:t>
+                <w:t xml:space="preserve">Robert O’hara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Crivelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Veith</w:t>
+                <w:t xml:space="preserve">Hanna Kokko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7, pp.1039-1050</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961062v1</w:t>
+                <w:t xml:space="preserve">halsde-00406815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male adaptive stupidity: male mating pattern in hybridogenetique frogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dirk S Schmeller</w:t>
+                <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Schmeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert O’hara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanna Kokko</w:t>
+                <w:t xml:space="preserve">Alain Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 272 (1572), pp.1625-1631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00406815v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossing species' range borders: interspecies gene exchange mediated by hybridogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Schmeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Seitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Veith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 272 (1572), pp.1625-1631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2005.3129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971855v1</w:t>
@@ -17489,51 +17493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Trochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Sramkova Hanulova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17597,51 +17601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of Insect Populations in Fragmented Landscapes - A Comparison of Species and Habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Johannesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17952,51 +17956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Rasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Peter Grossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alena Gsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan Willem Ibelings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18301,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA7D96EF"/>
+    <w:nsid w:val="EF66204F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18528,51 +18532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dirk-schmeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-9933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4324-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis I Karanasios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ting Hsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pin Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.61.171624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ribeiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ernetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ruggeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jenkinson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111547" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calapez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M.P.T. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana J.G. Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02797-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thornton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02500-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Machate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schulze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00710-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Vihervaara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Bates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayraktarov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02171-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02698-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935290v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.46.79204" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718407v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cheng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shelton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Fu Lin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chan-Alvarado" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20547-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Egger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Plutzar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00779-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A. Bates" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sommer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Hopkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. G. Shelton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wierzbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01215-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Paschke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02261-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Ming Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Uphoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144349" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935417v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Utzel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Killeen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02021-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Su Ding" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chieh Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Lien" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243135" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490707v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Paula Bernardo Cravo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.04.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716910v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Thomas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale van Rooij" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Verbrugghe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20191157" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wolinska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVFGTS4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935345v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01804-w" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935381v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Geschke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.28.3.6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716892v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A. Mcgeoch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0826-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Vredenburg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mcnally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sulaeman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Butler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yap" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219981" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043206v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Valbuena-Ure&#241;a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Oromi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carranza" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Amat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200214" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971694v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathen Anthony" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.08.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW0L307G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971678v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beukema" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Thien Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Goka" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12795" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081188v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Tonkin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Frenzel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.111" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971667v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1569-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wetzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bingham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M09BNL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625441v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Ghosh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Brookes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24472-2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O&#8217;hanlon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Farrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Rosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar1965" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas K&#245;ljalg" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.024" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Weatherdon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Brotons" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12332" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773444v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brummitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie C. Regan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Weatherdon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.09.006" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760697v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1253-0" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chieh Wang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.003" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BH76BT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971692v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ahumada" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bowser" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12359" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste S Mihoub" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Titeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S Brummitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41591" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979718v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bourgoin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03462" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971700v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1361-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971695v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Costello" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1386-9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Proen&#231;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jane Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miguel Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcrae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.07.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Despot-Belmonte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e14059" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Turak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brazill-Boast" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cooney" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drielsma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Delacruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2SXCW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#246;hm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Barber-Meyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1388-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971730v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wegmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;cher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Dawson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.15" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1095-9" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Clare" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bielby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0454" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Auliya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Hoogmoed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1193-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12417" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971745v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellingham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.03.003" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHWBQHMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964877v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125128" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sabino-Pinto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Bletz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hendrix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bina Perl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760710v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jolly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12333" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRLB95PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971756v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Deng" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lemmens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Crossman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.11.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8CMDWP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02963051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly C. Bletz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Rosa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Andreone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08633" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964858v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135900" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790169v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pingeault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731584v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chi Chiang" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.10.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972208v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4123" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731582v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971761v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.03.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971750v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Huang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Te Hsiao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971773v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart K&#252;lvik" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.028" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790199v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971768v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mazaris" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papanikolaou" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kallimanis" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059640" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.4.3626" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drechsler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freund" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872623v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971790v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3710" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.09.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971782v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9079.v11i1p63-70" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641392v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10530-011-0010-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/130D4C4B69B7ED935B9A0E884DD0EE6CFECF85A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dolek" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Geyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2010.11.002" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWPR7QV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971797v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/la.2010.010101" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971804v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.19.3.8" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971806v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivida Vandzinskaite" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kobierska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzi&#324;ska-Jurczak" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2091130" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971807v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Walker" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bosch" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Gomez" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Garner" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2009.01434.x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZKM0TRQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971814v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0409-z" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTKK80NX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lepetz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9636-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-302PB3P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971821v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9404-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0MPD61N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971835v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiiu Kull" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sammul" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Kull" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Lanno" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Tali" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9432-2" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78F5517Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971819v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framsted" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.00961.x" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971828v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9439-8" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345354v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O&#8217;hara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veith" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00439.x" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2N8MLSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971830v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9514-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971826v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Ju&#353;kaitis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9446-9" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971838v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmeller" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Primmer" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meril&#228;" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800961" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288563v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.005" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971846v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schregel" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0205-z" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WKT942-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03844049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971849v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00554.x" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DSQZCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961062v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Seitz" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3129" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00406815v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;hara" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Palo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laurila" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Primmer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergius Kuzmin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02269.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7VVRJ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618804v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977902v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048935v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arenas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova Hanulova" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ab.e1169" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johannesen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicklas-G&#246;rgen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwing" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0343-2_41" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354081v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/dirk-schmeller" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3860-9933" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-4324-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis I Karanasios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S Schmeller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zong-Ting Hsu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Pin Lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.61.171624" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Bouchali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Sentenac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C Fisher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk S. Schmeller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.01436-25" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918548v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de Carvalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Loyau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kelly-Irving" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmeller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-025-03010-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke van den Wyngaert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawek Cerbin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garzoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;peter Grossart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena Gsell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14099" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475306v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ribeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ernetti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joice Ruggeri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jenkinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111547" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974183v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chardon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C. Fisher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02344-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369037v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Rodrigues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Calapez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M.P.T. Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana J.G. Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Freitas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.139946" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bridgewater" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02797-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Thornton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davnah Urbach" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Alexander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Jetz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04775205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723944v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caubet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Carsin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wrae189" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Machate" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Schulze" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Brack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-022-00710-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718787v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-022-02500-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gonzalez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petteri Vihervaara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Balvanera" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda E. Bates" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bayraktarov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-023-02171-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935229v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-023-02698-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zoccarato" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jassey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Grossart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120547" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116645v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Egger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Plutzar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00779-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718407v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Shelton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Fu Lin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chan-Alvarado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-20547-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Bates" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Catalan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Cog&#259;lniceanu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158611" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.46.79204" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leflaive" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13947" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran A. Bates" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Sommer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P. Hopkins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer M. G. Shelton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wierzbicki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01215-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albrecht Paschke" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krauss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.154456" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04718400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilen Haver" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Friesen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance T. Vredenburg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152735" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717356v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-021-02261-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717396v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiao-Ming Lin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Uphoff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144349" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04717189v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzung-Su Ding" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Chieh Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Yu Lien" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243135" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490707v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Paula Bernardo Cravo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonis Chatzinotas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2020.04.010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Utzel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pasmans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Killeen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02021-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Geschke" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Vohland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aletta Bonn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Gessner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.28.3.6" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716892v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie A. Mcgeoch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guralnick" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ferrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-019-0826-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716891v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Frenken" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsy Agha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van West" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Wolinska" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2019.04.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVFGTS4X-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935345v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-019-01804-w" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04716910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valarie Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Wang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale van Rooij" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Verbrugghe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojtech Bal&#225;&#382;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-20191157" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vance Vredenburg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mcnally" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Sulaeman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Butler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Yap" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219981" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971667v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-018-1569-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02081188v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Haase" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D Tonkin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Stoll" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burkhard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Frenzel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.08.111" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971694v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathen Anthony" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mihoub" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2017.08.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JW0L307G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971678v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Beukema" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Thien Nguyen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Goka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.12795" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03043206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Valbuena-Ure&#241;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Oromi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Soler-Membrives" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Carranza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#232;lix Amat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0200214" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01957118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Lengyel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Kosztyi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotarac" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971674v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Wetzel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Bingham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Groom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.07.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6M09BNL9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971653v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon O&#8217;hanlon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rieux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Farrer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Rosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Waldman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar1965" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971647v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmas K&#245;ljalg" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.024" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788182v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Weatherdon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis Brotons" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12332" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625441v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pria Ghosh" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Brookes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24472-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333545v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunshan Bao" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.006" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947526v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Alacid" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bourne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gerphagnon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971700v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Niemel&#228;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1361-5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971695v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bowser" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Costello" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1386-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979718v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bourgoin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03462" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624039v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella A. Berger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth C. Bourne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13827" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01465891v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste S Mihoub" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Henle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S Titeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s S Brotons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil S Brummitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41591" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971692v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Daniel Kissling" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ahumada" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Fernandez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12359" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773444v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brummitt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie C. Regan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. Weatherdon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S. Martin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse R. Geijzendorffer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.09.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971710v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chieh Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Huang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.01.003" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49BH76BT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760697v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1253-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Proen&#231;a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Jane Martin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Miguel Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mcrae" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.07.014" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doudin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Despot-Belmonte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.3.e14059" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971724v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eren Turak" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brazill-Boast" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Cooney" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drielsma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Delacruz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2016.08.019" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K2SXCW2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971698v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika B&#246;hm" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Barber-Meyer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-017-1388-7" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02985896v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Trochet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marie Stevens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baguette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688097" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971730v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pettorelli" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wegmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Skidmore" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander M&#252;cher" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Dawson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rse2.15" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971727v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1095-9" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971733v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Clare" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Halder" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Daniel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Bielby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Semenov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2015.0454" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Auliya" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Schmidt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Hoogmoed" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-016-1193-8" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444652v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M. Pereira" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12417" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964877v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucher" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0125128" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971745v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bellingham" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2015.03.003" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHWBQHMT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971739v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sabino-Pinto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Bletz" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Hendrix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Bina Perl" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00003008" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760710v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jolly" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eth.12333" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CRLB95PB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971756v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongpo Deng" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lemmens" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Crossman" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2014.11.012" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN8CMDWP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02963051v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly C. Bletz" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo M. Rosa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Andreone" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08633" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02964858v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135900" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472934v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeault" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685381-00002928" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972208v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moulherat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Calvez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.2.e4123" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972131v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Sibeaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tourat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2014.09.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4HQ3WRP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02972179v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Hoffmann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Penner" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Doubleday" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.6.6498" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790169v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pingeault" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731584v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chi Chiang" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2013.10.007" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731582v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994386v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Blooi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton W.J. Garner" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.11.032" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971761v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Evans" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2014.03.002" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971750v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Wei Huang" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Te Hsiao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2014.06.009" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971768v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Mazaris" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Papanikolaou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barbet-Massin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Kallimanis" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0059640" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790199v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971773v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Bauch" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart K&#252;lvik" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.03.028" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971765v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.4.3626" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824706v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drechsler" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Freund" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K&#252;nzel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879422v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.2.3644" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872623v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971790v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Maier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3710" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879212v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Gruber" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.3.3732" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879236v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bell" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Brotons" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/natureconservation.1.3081" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.09.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971782v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pineau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villette" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9079.v11i1p63-70" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00641392v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Luquet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Vorburger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervant" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10530-011-0010-2" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/130D4C4B69B7ED935B9A0E884DD0EE6CFECF85A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971794v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dolek" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adi Geyer" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Settele" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Brandl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnc.2010.11.002" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWPR7QV6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971797v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dejean" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Miaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1258/la.2010.010101" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971807v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Walker" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Bosch" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgilio Gomez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trenton Garner" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cunningham" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2009.01434.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZKM0TRQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971806v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deivida Vandzinskaite" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kobierska" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Grodzi&#324;ska-Jurczak" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d2091130" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971804v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kunin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Schweiger" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Grobelnik" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14512/gaia.19.3.8" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225982v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971814v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-009-0409-z" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DTKK80NX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879415v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01125.x" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MP2BJRJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971811v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lepetz" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Massot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-009-9636-0" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-302PB3P9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971819v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framsted" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.00961.x" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971828v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaire Lanno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9439-8" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971821v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9404-6" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V0MPD61N-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971835v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiiu Kull" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Sammul" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalevi Kull" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Tali" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9432-2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78F5517Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879383v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nowicki" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9417-1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-19KLQ1NS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347626v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Kobler" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lado Kutnar" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Framstad" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971830v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9514-1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971826v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimvydas Ju&#353;kaitis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-008-9446-9" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01345354v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagano" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O&#8217;hara" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crivelli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veith" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0469.2007.00439.x" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X2N8MLSB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288563v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pagano" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pl&#233;net" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Veith" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.005" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971846v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schregel" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-006-0205-z" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WKT942-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971838v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lesbarr&#232;res" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schmeller" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Primmer" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Meril&#228;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800961" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03844049v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971849v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Meril&#228;" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2006.00554.x" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0DSQZCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00406815v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O&#8217;hara" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Kokko" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961062v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Seitz" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crivelli" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3129" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971855v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961047v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961056v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Palo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laurila" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Primmer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergius Kuzmin" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2004.02269.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC7VVRJ4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554400v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20379" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046280v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046277v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Simeoni-Sauvage" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618804v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977902v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Courtois" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977940v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048935v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354359v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924306v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arenas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mona" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sramkova Hanulova" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Currat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ab.e1169" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971871v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Johannesen" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nicklas-G&#246;rgen" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schwing" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0343-2_41" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354011v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sentenac Hugo" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354081v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668601v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Rasconi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Willem Ibelings" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dedmer van de Waal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/arphapreprints.e94590" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>