--- v0 (2026-03-05)
+++ v1 (2026-05-02)
@@ -628,200 +628,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart cities in Vietnam: Between national implementation and metropolitain strenghtening of Hanoi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ville verte et nouvelles tendances de la production urbaine au Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divya Leducq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544649v1</w:t>
+                <w:t xml:space="preserve">hal-02544624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ville verte et nouvelles tendances de la production urbaine au Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart cities in Vietnam: Between national implementation and metropolitain strenghtening of Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divya Leducq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helga-Jane Scarwell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Divya Leducq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.474.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544624v1</w:t>
+                <w:t xml:space="preserve">hal-02544649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et produire la ville au 21ème siècle : du territoire apprenant à la ville expérientielle</w:t>
               </w:r>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542977v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0305" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544649v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544624v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02391105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hoarau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ingallina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bou Abdo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bou Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003181163-11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604261/chapter22.xhtml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Dinh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01166700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divya Leducq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627510v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542977v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543468v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542624v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0305" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.08.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544624v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544649v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liefooghe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Estienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bosredon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161722v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378171v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roelof Verhage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Didier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Dat Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02391105v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Etienne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Praene" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona B&#233;nard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hoarau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917852v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Ingallina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b11630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groux Annette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=48027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bou Abdo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demazi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369556v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Bou Abdo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Ananian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003181163-11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542999v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/9782807604261/chapter22.xhtml" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Dinh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601127v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burdin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Scarwell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163515v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01166700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>